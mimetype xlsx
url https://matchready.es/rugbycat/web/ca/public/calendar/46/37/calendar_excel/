--- v0 (2026-04-14)
+++ v1 (2026-05-05)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Calendari" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="94">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="98">
   <si>
     <t>Subcategoria</t>
   </si>
   <si>
     <t>M 2a Catalana</t>
   </si>
   <si>
     <t>Competició</t>
   </si>
   <si>
     <t>Sènior Masculí</t>
   </si>
   <si>
     <t>Jornada 1</t>
   </si>
   <si>
     <t>Data</t>
   </si>
   <si>
     <t>Hora</t>
   </si>
   <si>
     <t>Equip local</t>
   </si>
   <si>
@@ -291,50 +291,62 @@
     <t>21/03/2026</t>
   </si>
   <si>
     <t>14:00</t>
   </si>
   <si>
     <t>Carc, Àrbitre</t>
   </si>
   <si>
     <t>Semifinal</t>
   </si>
   <si>
     <t>11/04/2026</t>
   </si>
   <si>
     <t>15:15</t>
   </si>
   <si>
     <t>Figueruelo Padro, Sergi</t>
   </si>
   <si>
     <t>Final</t>
   </si>
   <si>
     <t>18/04/2026</t>
+  </si>
+  <si>
+    <t>Panabieres, Vincent</t>
+  </si>
+  <si>
+    <t>Play-Out</t>
+  </si>
+  <si>
+    <t>09/05/2026</t>
+  </si>
+  <si>
+    <t>RC ALT EMPORDÀ</t>
   </si>
   <si>
     <t>-</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="4">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -696,51 +708,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:G95"/>
+  <dimension ref="A1:G99"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="19.423828" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="25.85083" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="16.424561" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="25.85083" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="38.847656" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>
@@ -2303,82 +2315,140 @@
         <v>7</v>
       </c>
       <c r="D94" s="3" t="s">
         <v>8</v>
       </c>
       <c r="E94" s="3" t="s">
         <v>9</v>
       </c>
       <c r="F94" s="3" t="s">
         <v>10</v>
       </c>
       <c r="G94" s="3" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="95" spans="1:7">
       <c r="A95" s="4" t="s">
         <v>92</v>
       </c>
       <c r="B95" s="4" t="s">
         <v>17</v>
       </c>
       <c r="C95" s="5" t="s">
         <v>14</v>
       </c>
-      <c r="D95" s="4" t="s">
-[...3 lines deleted...]
-        <v>93</v>
+      <c r="D95" s="4">
+        <v>34</v>
+      </c>
+      <c r="E95" s="4">
+        <v>38</v>
       </c>
       <c r="F95" s="5" t="s">
         <v>33</v>
       </c>
-      <c r="G95" s="5"/>
+      <c r="G95" s="5" t="s">
+        <v>93</v>
+      </c>
+    </row>
+    <row r="97" spans="1:7">
+      <c r="A97" s="2" t="s">
+        <v>94</v>
+      </c>
+      <c r="B97" s="2"/>
+      <c r="C97" s="2"/>
+      <c r="D97" s="2"/>
+      <c r="E97" s="2"/>
+      <c r="F97" s="2"/>
+      <c r="G97" s="2"/>
+    </row>
+    <row r="98" spans="1:7">
+      <c r="A98" s="3" t="s">
+        <v>5</v>
+      </c>
+      <c r="B98" s="3" t="s">
+        <v>6</v>
+      </c>
+      <c r="C98" s="3" t="s">
+        <v>7</v>
+      </c>
+      <c r="D98" s="3" t="s">
+        <v>8</v>
+      </c>
+      <c r="E98" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="F98" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="G98" s="3" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="99" spans="1:7">
+      <c r="A99" s="4" t="s">
+        <v>95</v>
+      </c>
+      <c r="B99" s="4" t="s">
+        <v>40</v>
+      </c>
+      <c r="C99" s="5" t="s">
+        <v>96</v>
+      </c>
+      <c r="D99" s="4" t="s">
+        <v>97</v>
+      </c>
+      <c r="E99" s="4" t="s">
+        <v>97</v>
+      </c>
+      <c r="F99" s="5" t="s">
+        <v>24</v>
+      </c>
+      <c r="G99" s="5"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="B1:G1"/>
     <mergeCell ref="B2:G2"/>
     <mergeCell ref="A4:G4"/>
     <mergeCell ref="A10:G10"/>
     <mergeCell ref="A16:G16"/>
     <mergeCell ref="A22:G22"/>
     <mergeCell ref="A28:G28"/>
     <mergeCell ref="A34:G34"/>
     <mergeCell ref="A40:G40"/>
     <mergeCell ref="A46:G46"/>
     <mergeCell ref="A52:G52"/>
     <mergeCell ref="A58:G58"/>
     <mergeCell ref="A64:G64"/>
     <mergeCell ref="A70:G70"/>
     <mergeCell ref="A76:G76"/>
     <mergeCell ref="A82:G82"/>
     <mergeCell ref="A88:G88"/>
     <mergeCell ref="A93:G93"/>
+    <mergeCell ref="A97:G97"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>