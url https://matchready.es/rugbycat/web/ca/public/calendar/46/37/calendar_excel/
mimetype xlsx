--- v1 (2026-05-05)
+++ v2 (2026-05-27)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Calendari" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="98">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="97">
   <si>
     <t>Subcategoria</t>
   </si>
   <si>
     <t>M 2a Catalana</t>
   </si>
   <si>
     <t>Competició</t>
   </si>
   <si>
     <t>Sènior Masculí</t>
   </si>
   <si>
     <t>Jornada 1</t>
   </si>
   <si>
     <t>Data</t>
   </si>
   <si>
     <t>Hora</t>
   </si>
   <si>
     <t>Equip local</t>
   </si>
   <si>
@@ -303,53 +303,50 @@
     <t>11/04/2026</t>
   </si>
   <si>
     <t>15:15</t>
   </si>
   <si>
     <t>Figueruelo Padro, Sergi</t>
   </si>
   <si>
     <t>Final</t>
   </si>
   <si>
     <t>18/04/2026</t>
   </si>
   <si>
     <t>Panabieres, Vincent</t>
   </si>
   <si>
     <t>Play-Out</t>
   </si>
   <si>
     <t>09/05/2026</t>
   </si>
   <si>
     <t>RC ALT EMPORDÀ</t>
-  </si>
-[...1 lines deleted...]
-    <t>-</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="4">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="14"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -2372,60 +2369,62 @@
         <v>7</v>
       </c>
       <c r="D98" s="3" t="s">
         <v>8</v>
       </c>
       <c r="E98" s="3" t="s">
         <v>9</v>
       </c>
       <c r="F98" s="3" t="s">
         <v>10</v>
       </c>
       <c r="G98" s="3" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="99" spans="1:7">
       <c r="A99" s="4" t="s">
         <v>95</v>
       </c>
       <c r="B99" s="4" t="s">
         <v>40</v>
       </c>
       <c r="C99" s="5" t="s">
         <v>96</v>
       </c>
-      <c r="D99" s="4" t="s">
-[...3 lines deleted...]
-        <v>97</v>
+      <c r="D99" s="4">
+        <v>33</v>
+      </c>
+      <c r="E99" s="4">
+        <v>5</v>
       </c>
       <c r="F99" s="5" t="s">
         <v>24</v>
       </c>
-      <c r="G99" s="5"/>
+      <c r="G99" s="5" t="s">
+        <v>55</v>
+      </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="B1:G1"/>
     <mergeCell ref="B2:G2"/>
     <mergeCell ref="A4:G4"/>
     <mergeCell ref="A10:G10"/>
     <mergeCell ref="A16:G16"/>
     <mergeCell ref="A22:G22"/>
     <mergeCell ref="A28:G28"/>
     <mergeCell ref="A34:G34"/>
     <mergeCell ref="A40:G40"/>
     <mergeCell ref="A46:G46"/>
     <mergeCell ref="A52:G52"/>
     <mergeCell ref="A58:G58"/>
     <mergeCell ref="A64:G64"/>
     <mergeCell ref="A70:G70"/>
     <mergeCell ref="A76:G76"/>
     <mergeCell ref="A82:G82"/>
     <mergeCell ref="A88:G88"/>
     <mergeCell ref="A93:G93"/>
     <mergeCell ref="A97:G97"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>