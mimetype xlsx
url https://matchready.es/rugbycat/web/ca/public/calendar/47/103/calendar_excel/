--- v0 (2026-04-22)
+++ v1 (2026-09-23)
@@ -59,51 +59,51 @@
   <si>
     <t>Equip local</t>
   </si>
   <si>
     <t>Res. Local</t>
   </si>
   <si>
     <t>Res. Visitant</t>
   </si>
   <si>
     <t>Equip visitant</t>
   </si>
   <si>
     <t>Àrbitre</t>
   </si>
   <si>
     <t>11/10/2025</t>
   </si>
   <si>
     <t>15:30</t>
   </si>
   <si>
     <t>CAT CENTRAL</t>
   </si>
   <si>
-    <t>FILADORES</t>
+    <t>FILADORES DEL VALLÈS</t>
   </si>
   <si>
     <t>Llorente Santos, Isaac</t>
   </si>
   <si>
     <t>17:30</t>
   </si>
   <si>
     <t>BUC B/SENGLARS</t>
   </si>
   <si>
     <t>COQUES/INEF BCN</t>
   </si>
   <si>
     <t>Garcia Mariñoso, Oscar</t>
   </si>
   <si>
     <t>Jornada 2</t>
   </si>
   <si>
     <t>18/10/2025</t>
   </si>
   <si>
     <t>Maldonado Alvarez, Yamid Armando</t>
   </si>
@@ -523,54 +523,54 @@
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:G17"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="19.423828" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="6.998291" bestFit="true" customWidth="true" style="0"/>
-    <col min="3" max="3" width="18.709717" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="16.424561" bestFit="true" customWidth="true" style="0"/>
-    <col min="6" max="6" width="18.709717" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="38.847656" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>
       <c r="E1" s="1"/>
       <c r="F1" s="1"/>
       <c r="G1" s="1"/>
     </row>
     <row r="2" spans="1:7">
       <c r="A2" s="1" t="s">
         <v>2</v>
       </c>
       <c r="B2" s="1" t="s">
         <v>3</v>
       </c>
       <c r="C2" s="1"/>
       <c r="D2" s="1"/>