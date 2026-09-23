--- v0 (2026-04-18)
+++ v1 (2026-09-23)
@@ -62,51 +62,51 @@
   <si>
     <t>PF</t>
   </si>
   <si>
     <t>PC</t>
   </si>
   <si>
     <t>DP</t>
   </si>
   <si>
     <t>AF</t>
   </si>
   <si>
     <t>AC</t>
   </si>
   <si>
     <t>BO</t>
   </si>
   <si>
     <t>BD</t>
   </si>
   <si>
     <t>PUNTS</t>
   </si>
   <si>
-    <t>FILADORES</t>
+    <t>FILADORES DEL VALLÈS</t>
   </si>
   <si>
     <t>CAT CENTRAL</t>
   </si>
   <si>
     <t>COQUES/INEF BCN</t>
   </si>
   <si>
     <t>BUC B/SENGLARS</t>
   </si>
   <si>
     <t>J: Jugats. G: Guanyats. E: Empatats. P: Perduts. PF: Punts a Favor. PC: Punts en Contra.</t>
   </si>
   <si>
     <t>DP: Diferència de Punts. AF: Assajos a Favor. AC: Assajos en Contra. BO: Bonus Ofensiu. BD: Bonus Defensiu.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="4">
     <font>
       <b val="0"/>
@@ -483,51 +483,51 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:M12"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="18.28125" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="23.994141" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:13">
       <c r="A2" s="1" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:13">
       <c r="A3" s="1" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="5" spans="1:13">
       <c r="A5" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>4</v>
       </c>
       <c r="C5" s="3" t="s">