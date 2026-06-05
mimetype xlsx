--- v0 (2026-05-16)
+++ v1 (2026-06-05)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Calendari" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="56">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="57">
   <si>
     <t>Subcategoria</t>
   </si>
   <si>
     <t>S18 Copa</t>
   </si>
   <si>
     <t>Competició</t>
   </si>
   <si>
     <t>S18</t>
   </si>
   <si>
     <t>Semifinals COPA OR</t>
   </si>
   <si>
     <t>Data</t>
   </si>
   <si>
     <t>Hora</t>
   </si>
   <si>
     <t>Equip local</t>
   </si>
   <si>
@@ -134,96 +134,99 @@
   <si>
     <t>CNPN</t>
   </si>
   <si>
     <t>Bellido Sanchez, Joshua</t>
   </si>
   <si>
     <t>00:00</t>
   </si>
   <si>
     <t>HOSPITALET/VIRC/UR SUD</t>
   </si>
   <si>
     <t>CR SANT CUGAT B</t>
   </si>
   <si>
     <t>Final COPA OR</t>
   </si>
   <si>
     <t>17/05/2026</t>
   </si>
   <si>
     <t>10:30</t>
   </si>
   <si>
-    <t>-</t>
-[...1 lines deleted...]
-  <si>
     <t>Gutierrez, Rodrigo Gastón</t>
   </si>
   <si>
+    <t>23/05/2026</t>
+  </si>
+  <si>
+    <t>12:30</t>
+  </si>
+  <si>
+    <t>Vezio, Tristan</t>
+  </si>
+  <si>
+    <t>Consolació COPA OR</t>
+  </si>
+  <si>
+    <t>16/05/2026</t>
+  </si>
+  <si>
+    <t>14:45</t>
+  </si>
+  <si>
     <t>24/05/2026</t>
   </si>
   <si>
-    <t>Consolació COPA OR</t>
-[...7 lines deleted...]
-  <si>
     <t>Semifinal COPA ARGENT</t>
   </si>
   <si>
     <t>Lara Valverde, Guillem</t>
   </si>
   <si>
     <t>Maldonado Alvarez, Yamid Armando</t>
   </si>
   <si>
     <t>Final COPA ARGENT</t>
   </si>
   <si>
-    <t>Sense equip</t>
-[...1 lines deleted...]
-  <si>
     <t>Final COPA ARGENT B</t>
   </si>
   <si>
     <t>Muela Perea, Pablo</t>
   </si>
   <si>
-    <t>23/05/2026</t>
-[...4 lines deleted...]
-  <si>
     <t>13:15</t>
+  </si>
+  <si>
+    <t>De La Cal Perez, Antonio</t>
+  </si>
+  <si>
+    <t>14:00</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="4">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="14"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -892,460 +895,466 @@
         <v>7</v>
       </c>
       <c r="D18" s="3" t="s">
         <v>8</v>
       </c>
       <c r="E18" s="3" t="s">
         <v>9</v>
       </c>
       <c r="F18" s="3" t="s">
         <v>10</v>
       </c>
       <c r="G18" s="3" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="19" spans="1:7">
       <c r="A19" s="4" t="s">
         <v>38</v>
       </c>
       <c r="B19" s="4" t="s">
         <v>39</v>
       </c>
       <c r="C19" s="5" t="s">
         <v>15</v>
       </c>
-      <c r="D19" s="4" t="s">
-[...3 lines deleted...]
-        <v>40</v>
+      <c r="D19" s="4">
+        <v>10</v>
+      </c>
+      <c r="E19" s="4">
+        <v>15</v>
       </c>
       <c r="F19" s="5" t="s">
         <v>18</v>
       </c>
       <c r="G19" s="5" t="s">
-        <v>41</v>
+        <v>40</v>
       </c>
     </row>
     <row r="20" spans="1:7">
       <c r="A20" s="4" t="s">
+        <v>41</v>
+      </c>
+      <c r="B20" s="4" t="s">
         <v>42</v>
-      </c>
-[...1 lines deleted...]
-        <v>34</v>
       </c>
       <c r="C20" s="5" t="s">
         <v>18</v>
       </c>
-      <c r="D20" s="4" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="D20" s="4">
+        <v>43</v>
+      </c>
+      <c r="E20" s="4"/>
       <c r="F20" s="5" t="s">
         <v>15</v>
       </c>
-      <c r="G20" s="5"/>
+      <c r="G20" s="5" t="s">
+        <v>43</v>
+      </c>
     </row>
     <row r="22" spans="1:7">
       <c r="A22" s="2" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="B22" s="2"/>
       <c r="C22" s="2"/>
       <c r="D22" s="2"/>
       <c r="E22" s="2"/>
       <c r="F22" s="2"/>
       <c r="G22" s="2"/>
     </row>
     <row r="23" spans="1:7">
       <c r="A23" s="3" t="s">
         <v>5</v>
       </c>
       <c r="B23" s="3" t="s">
         <v>6</v>
       </c>
       <c r="C23" s="3" t="s">
         <v>7</v>
       </c>
       <c r="D23" s="3" t="s">
         <v>8</v>
       </c>
       <c r="E23" s="3" t="s">
         <v>9</v>
       </c>
       <c r="F23" s="3" t="s">
         <v>10</v>
       </c>
       <c r="G23" s="3" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="24" spans="1:7">
       <c r="A24" s="4" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="B24" s="4" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="C24" s="5" t="s">
         <v>19</v>
       </c>
       <c r="D24" s="4">
         <v>21</v>
       </c>
       <c r="E24" s="4"/>
       <c r="F24" s="5" t="s">
         <v>14</v>
       </c>
       <c r="G24" s="5" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="25" spans="1:7">
       <c r="A25" s="4" t="s">
-        <v>42</v>
+        <v>47</v>
       </c>
       <c r="B25" s="4" t="s">
         <v>34</v>
       </c>
       <c r="C25" s="5" t="s">
         <v>14</v>
       </c>
-      <c r="D25" s="4" t="s">
-[...3 lines deleted...]
-        <v>40</v>
+      <c r="D25" s="4"/>
+      <c r="E25" s="4">
+        <v>21</v>
       </c>
       <c r="F25" s="5" t="s">
         <v>19</v>
       </c>
-      <c r="G25" s="5"/>
+      <c r="G25" s="5" t="s">
+        <v>16</v>
+      </c>
     </row>
     <row r="27" spans="1:7">
       <c r="A27" s="2" t="s">
-        <v>46</v>
+        <v>48</v>
       </c>
       <c r="B27" s="2"/>
       <c r="C27" s="2"/>
       <c r="D27" s="2"/>
       <c r="E27" s="2"/>
       <c r="F27" s="2"/>
       <c r="G27" s="2"/>
     </row>
     <row r="28" spans="1:7">
       <c r="A28" s="3" t="s">
         <v>5</v>
       </c>
       <c r="B28" s="3" t="s">
         <v>6</v>
       </c>
       <c r="C28" s="3" t="s">
         <v>7</v>
       </c>
       <c r="D28" s="3" t="s">
         <v>8</v>
       </c>
       <c r="E28" s="3" t="s">
         <v>9</v>
       </c>
       <c r="F28" s="3" t="s">
         <v>10</v>
       </c>
       <c r="G28" s="3" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="29" spans="1:7">
       <c r="A29" s="4" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="B29" s="4" t="s">
         <v>26</v>
       </c>
       <c r="C29" s="5" t="s">
         <v>27</v>
       </c>
       <c r="D29" s="4">
         <v>12</v>
       </c>
       <c r="E29" s="4">
         <v>74</v>
       </c>
       <c r="F29" s="5" t="s">
         <v>24</v>
       </c>
       <c r="G29" s="5" t="s">
-        <v>47</v>
+        <v>49</v>
       </c>
     </row>
     <row r="30" spans="1:7">
       <c r="A30" s="4" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="B30" s="4" t="s">
         <v>17</v>
       </c>
       <c r="C30" s="5" t="s">
         <v>36</v>
       </c>
       <c r="D30" s="4">
         <v>19</v>
       </c>
       <c r="E30" s="4">
         <v>30</v>
       </c>
       <c r="F30" s="5" t="s">
         <v>32</v>
       </c>
       <c r="G30" s="5" t="s">
-        <v>48</v>
+        <v>50</v>
       </c>
     </row>
     <row r="32" spans="1:7">
       <c r="A32" s="2" t="s">
-        <v>49</v>
+        <v>51</v>
       </c>
       <c r="B32" s="2"/>
       <c r="C32" s="2"/>
       <c r="D32" s="2"/>
       <c r="E32" s="2"/>
       <c r="F32" s="2"/>
       <c r="G32" s="2"/>
     </row>
     <row r="33" spans="1:7">
       <c r="A33" s="3" t="s">
         <v>5</v>
       </c>
       <c r="B33" s="3" t="s">
         <v>6</v>
       </c>
       <c r="C33" s="3" t="s">
         <v>7</v>
       </c>
       <c r="D33" s="3" t="s">
         <v>8</v>
       </c>
       <c r="E33" s="3" t="s">
         <v>9</v>
       </c>
       <c r="F33" s="3" t="s">
         <v>10</v>
       </c>
       <c r="G33" s="3" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="34" spans="1:7">
       <c r="A34" s="4" t="s">
-        <v>42</v>
+        <v>41</v>
       </c>
       <c r="B34" s="4" t="s">
-        <v>34</v>
+        <v>26</v>
       </c>
       <c r="C34" s="5" t="s">
-        <v>50</v>
-[...6 lines deleted...]
-      </c>
+        <v>32</v>
+      </c>
+      <c r="D34" s="4">
+        <v>21</v>
+      </c>
+      <c r="E34" s="4"/>
       <c r="F34" s="5" t="s">
-        <v>50</v>
-[...1 lines deleted...]
-      <c r="G34" s="5"/>
+        <v>24</v>
+      </c>
+      <c r="G34" s="5" t="s">
+        <v>16</v>
+      </c>
     </row>
     <row r="36" spans="1:7">
       <c r="A36" s="2" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="B36" s="2"/>
       <c r="C36" s="2"/>
       <c r="D36" s="2"/>
       <c r="E36" s="2"/>
       <c r="F36" s="2"/>
       <c r="G36" s="2"/>
     </row>
     <row r="37" spans="1:7">
       <c r="A37" s="3" t="s">
         <v>5</v>
       </c>
       <c r="B37" s="3" t="s">
         <v>6</v>
       </c>
       <c r="C37" s="3" t="s">
         <v>7</v>
       </c>
       <c r="D37" s="3" t="s">
         <v>8</v>
       </c>
       <c r="E37" s="3" t="s">
         <v>9</v>
       </c>
       <c r="F37" s="3" t="s">
         <v>10</v>
       </c>
       <c r="G37" s="3" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="38" spans="1:7">
       <c r="A38" s="4" t="s">
         <v>38</v>
       </c>
       <c r="B38" s="4" t="s">
         <v>22</v>
       </c>
       <c r="C38" s="5" t="s">
         <v>31</v>
       </c>
-      <c r="D38" s="4" t="s">
-[...3 lines deleted...]
-        <v>40</v>
+      <c r="D38" s="4">
+        <v>6</v>
+      </c>
+      <c r="E38" s="4">
+        <v>7</v>
       </c>
       <c r="F38" s="5" t="s">
         <v>23</v>
       </c>
       <c r="G38" s="5" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
     </row>
     <row r="39" spans="1:7">
       <c r="A39" s="4" t="s">
         <v>38</v>
       </c>
       <c r="B39" s="4" t="s">
         <v>26</v>
       </c>
       <c r="C39" s="5" t="s">
         <v>31</v>
       </c>
-      <c r="D39" s="4" t="s">
-[...3 lines deleted...]
-        <v>40</v>
+      <c r="D39" s="4">
+        <v>24</v>
+      </c>
+      <c r="E39" s="4">
+        <v>7</v>
       </c>
       <c r="F39" s="5" t="s">
         <v>35</v>
       </c>
       <c r="G39" s="5" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
     </row>
     <row r="40" spans="1:7">
       <c r="A40" s="4" t="s">
         <v>38</v>
       </c>
       <c r="B40" s="4" t="s">
         <v>28</v>
       </c>
       <c r="C40" s="5" t="s">
         <v>35</v>
       </c>
-      <c r="D40" s="4" t="s">
-[...3 lines deleted...]
-        <v>40</v>
+      <c r="D40" s="4">
+        <v>10</v>
+      </c>
+      <c r="E40" s="4">
+        <v>7</v>
       </c>
       <c r="F40" s="5" t="s">
         <v>23</v>
       </c>
       <c r="G40" s="5" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
     </row>
     <row r="41" spans="1:7">
       <c r="A41" s="4" t="s">
-        <v>53</v>
+        <v>41</v>
       </c>
       <c r="B41" s="4" t="s">
-        <v>54</v>
+        <v>42</v>
       </c>
       <c r="C41" s="5" t="s">
         <v>23</v>
       </c>
-      <c r="D41" s="4" t="s">
-[...3 lines deleted...]
-        <v>40</v>
+      <c r="D41" s="4">
+        <v>7</v>
+      </c>
+      <c r="E41" s="4">
+        <v>19</v>
       </c>
       <c r="F41" s="5" t="s">
         <v>35</v>
       </c>
-      <c r="G41" s="5"/>
+      <c r="G41" s="5" t="s">
+        <v>40</v>
+      </c>
     </row>
     <row r="42" spans="1:7">
       <c r="A42" s="4" t="s">
-        <v>53</v>
+        <v>41</v>
       </c>
       <c r="B42" s="4" t="s">
-        <v>55</v>
+        <v>54</v>
       </c>
       <c r="C42" s="5" t="s">
         <v>23</v>
       </c>
-      <c r="D42" s="4" t="s">
-[...3 lines deleted...]
-        <v>40</v>
+      <c r="D42" s="4">
+        <v>26</v>
+      </c>
+      <c r="E42" s="4">
+        <v>10</v>
       </c>
       <c r="F42" s="5" t="s">
         <v>31</v>
       </c>
-      <c r="G42" s="5"/>
+      <c r="G42" s="5" t="s">
+        <v>55</v>
+      </c>
     </row>
     <row r="43" spans="1:7">
       <c r="A43" s="4" t="s">
-        <v>42</v>
+        <v>41</v>
       </c>
       <c r="B43" s="4" t="s">
-        <v>34</v>
+        <v>56</v>
       </c>
       <c r="C43" s="5" t="s">
         <v>35</v>
       </c>
-      <c r="D43" s="4" t="s">
-[...3 lines deleted...]
-        <v>40</v>
+      <c r="D43" s="4">
+        <v>17</v>
+      </c>
+      <c r="E43" s="4">
+        <v>12</v>
       </c>
       <c r="F43" s="5" t="s">
         <v>31</v>
       </c>
-      <c r="G43" s="5"/>
+      <c r="G43" s="5" t="s">
+        <v>40</v>
+      </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="B1:G1"/>
     <mergeCell ref="B2:G2"/>
     <mergeCell ref="A4:G4"/>
     <mergeCell ref="A9:G9"/>
     <mergeCell ref="A17:G17"/>
     <mergeCell ref="A22:G22"/>
     <mergeCell ref="A27:G27"/>
     <mergeCell ref="A32:G32"/>
     <mergeCell ref="A36:G36"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>