--- v0 (2026-05-16)
+++ v1 (2026-06-05)
@@ -12,125 +12,107 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Calendari" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="27">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="21">
   <si>
     <t>S18</t>
   </si>
   <si>
     <t>S18 Copa</t>
   </si>
   <si>
     <t>Classificació</t>
   </si>
   <si>
     <t>Equip</t>
   </si>
   <si>
     <t>J</t>
   </si>
   <si>
     <t>G</t>
   </si>
   <si>
     <t>E</t>
   </si>
   <si>
     <t>P</t>
   </si>
   <si>
     <t>PF</t>
   </si>
   <si>
     <t>PC</t>
   </si>
   <si>
     <t>DP</t>
   </si>
   <si>
     <t>AF</t>
   </si>
   <si>
     <t>AC</t>
   </si>
   <si>
     <t>BO</t>
   </si>
   <si>
     <t>BD</t>
   </si>
   <si>
     <t>PUNTS</t>
   </si>
   <si>
-    <t>CE INEF LLEIDA</t>
-[...14 lines deleted...]
-    <t>UES B</t>
+    <t>HOSPITALET/VIRC/UR SUD</t>
+  </si>
+  <si>
+    <t>CAT CENTRAL</t>
   </si>
   <si>
     <t>BAD/ALE/CAB</t>
-  </si>
-[...4 lines deleted...]
-    <t>HOSPITALET/VIRC/UR SUD</t>
   </si>
   <si>
     <t>J: Jugats. G: Guanyats. E: Empatats. P: Perduts. PF: Punts a Favor. PC: Punts en Contra.</t>
   </si>
   <si>
     <t>DP: Diferència de Punts. AF: Assajos a Favor. AC: Assajos en Contra. BO: Bonus Ofensiu. BD: Bonus Defensiu.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="4">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
@@ -490,51 +472,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:M17"/>
+  <dimension ref="A1:M11"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="26.279297" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:13">
       <c r="A2" s="1" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:13">
       <c r="A3" s="1" t="s">
         <v>2</v>
       </c>
     </row>
@@ -562,456 +544,210 @@
       </c>
       <c r="H5" s="3" t="s">
         <v>10</v>
       </c>
       <c r="I5" s="3" t="s">
         <v>11</v>
       </c>
       <c r="J5" s="3" t="s">
         <v>12</v>
       </c>
       <c r="K5" s="3" t="s">
         <v>13</v>
       </c>
       <c r="L5" s="3" t="s">
         <v>14</v>
       </c>
       <c r="M5" s="3" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="6" spans="1:13">
       <c r="A6" s="4" t="s">
         <v>16</v>
       </c>
       <c r="B6" s="5">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="C6" s="5">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="D6" s="5">
         <v>0</v>
       </c>
       <c r="E6" s="5">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F6" s="5">
-        <v>63</v>
+        <v>53</v>
       </c>
       <c r="G6" s="5">
-        <v>5</v>
+        <v>50</v>
       </c>
       <c r="H6" s="5">
-        <v>58</v>
+        <v>3</v>
       </c>
       <c r="I6" s="5">
         <v>9</v>
       </c>
       <c r="J6" s="5">
-        <v>1</v>
+        <v>7</v>
       </c>
       <c r="K6" s="5">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="L6" s="5">
         <v>0</v>
       </c>
       <c r="M6" s="5">
-        <v>10</v>
+        <v>12</v>
       </c>
     </row>
     <row r="7" spans="1:13">
       <c r="A7" s="4" t="s">
         <v>17</v>
       </c>
       <c r="B7" s="5">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="C7" s="5">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="D7" s="5">
         <v>0</v>
       </c>
       <c r="E7" s="5">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="F7" s="5">
         <v>47</v>
       </c>
       <c r="G7" s="5">
-        <v>20</v>
+        <v>45</v>
       </c>
       <c r="H7" s="5">
-        <v>27</v>
+        <v>2</v>
       </c>
       <c r="I7" s="5">
         <v>7</v>
       </c>
       <c r="J7" s="5">
-        <v>2</v>
+        <v>7</v>
       </c>
       <c r="K7" s="5">
+        <v>0</v>
+      </c>
+      <c r="L7" s="5">
         <v>1</v>
       </c>
-      <c r="L7" s="5">
-[...1 lines deleted...]
-      </c>
       <c r="M7" s="5">
-        <v>5</v>
+        <v>9</v>
       </c>
     </row>
     <row r="8" spans="1:13">
       <c r="A8" s="4" t="s">
         <v>18</v>
       </c>
       <c r="B8" s="5">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="C8" s="5">
         <v>1</v>
       </c>
       <c r="D8" s="5">
         <v>0</v>
       </c>
       <c r="E8" s="5">
+        <v>3</v>
+      </c>
+      <c r="F8" s="5">
+        <v>52</v>
+      </c>
+      <c r="G8" s="5">
+        <v>57</v>
+      </c>
+      <c r="H8" s="5">
+        <v>-5</v>
+      </c>
+      <c r="I8" s="5">
+        <v>7</v>
+      </c>
+      <c r="J8" s="5">
+        <v>9</v>
+      </c>
+      <c r="K8" s="5">
         <v>0</v>
       </c>
-      <c r="F8" s="5">
-[...16 lines deleted...]
-      </c>
       <c r="L8" s="5">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="M8" s="5">
-        <v>5</v>
-[...3 lines deleted...]
-      <c r="A9" s="4" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="10" spans="1:13">
+      <c r="A10" s="6" t="s">
         <v>19</v>
       </c>
-      <c r="B9" s="5">
-[...37 lines deleted...]
-      <c r="A10" s="4" t="s">
+      <c r="B10" s="6"/>
+      <c r="C10" s="6"/>
+      <c r="D10" s="6"/>
+      <c r="E10" s="6"/>
+      <c r="F10" s="6"/>
+      <c r="G10" s="6"/>
+      <c r="H10" s="6"/>
+      <c r="I10" s="6"/>
+      <c r="J10" s="6"/>
+      <c r="K10" s="6"/>
+      <c r="L10" s="6"/>
+      <c r="M10" s="6"/>
+    </row>
+    <row r="11" spans="1:13">
+      <c r="A11" s="6" t="s">
         <v>20</v>
       </c>
-      <c r="B10" s="5">
-[...232 lines deleted...]
-      <c r="M17" s="6"/>
+      <c r="B11" s="6"/>
+      <c r="C11" s="6"/>
+      <c r="D11" s="6"/>
+      <c r="E11" s="6"/>
+      <c r="F11" s="6"/>
+      <c r="G11" s="6"/>
+      <c r="H11" s="6"/>
+      <c r="I11" s="6"/>
+      <c r="J11" s="6"/>
+      <c r="K11" s="6"/>
+      <c r="L11" s="6"/>
+      <c r="M11" s="6"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:M1"/>
     <mergeCell ref="A2:M2"/>
     <mergeCell ref="A3:M3"/>
-    <mergeCell ref="A16:M16"/>
-    <mergeCell ref="A17:M17"/>
+    <mergeCell ref="A10:M10"/>
+    <mergeCell ref="A11:M11"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>