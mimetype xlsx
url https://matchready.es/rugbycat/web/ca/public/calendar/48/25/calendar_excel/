--- v0 (2026-04-14)
+++ v1 (2026-05-24)
@@ -356,51 +356,51 @@
   <si>
     <t>15:45</t>
   </si>
   <si>
     <t>Carc, Àrbitre</t>
   </si>
   <si>
     <t>Semifinal</t>
   </si>
   <si>
     <t>11/04/2026</t>
   </si>
   <si>
     <t>18:00</t>
   </si>
   <si>
     <t>Final</t>
   </si>
   <si>
     <t>18/04/2026</t>
   </si>
   <si>
     <t>17:00</t>
   </si>
   <si>
-    <t>-</t>
+    <t>Llauger Suau, Lluís</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="4">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="14"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -2666,60 +2666,60 @@
         <v>7</v>
       </c>
       <c r="D108" s="3" t="s">
         <v>8</v>
       </c>
       <c r="E108" s="3" t="s">
         <v>9</v>
       </c>
       <c r="F108" s="3" t="s">
         <v>10</v>
       </c>
       <c r="G108" s="3" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="109" spans="1:7">
       <c r="A109" s="4" t="s">
         <v>112</v>
       </c>
       <c r="B109" s="4" t="s">
         <v>113</v>
       </c>
       <c r="C109" s="5" t="s">
         <v>14</v>
       </c>
-      <c r="D109" s="4" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="D109" s="4">
+        <v>36</v>
+      </c>
+      <c r="E109" s="4"/>
       <c r="F109" s="5" t="s">
         <v>20</v>
       </c>
-      <c r="G109" s="5"/>
+      <c r="G109" s="5" t="s">
+        <v>114</v>
+      </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="B1:G1"/>
     <mergeCell ref="B2:G2"/>
     <mergeCell ref="A4:G4"/>
     <mergeCell ref="A11:G11"/>
     <mergeCell ref="A18:G18"/>
     <mergeCell ref="A25:G25"/>
     <mergeCell ref="A32:G32"/>
     <mergeCell ref="A39:G39"/>
     <mergeCell ref="A46:G46"/>
     <mergeCell ref="A53:G53"/>
     <mergeCell ref="A60:G60"/>
     <mergeCell ref="A67:G67"/>
     <mergeCell ref="A74:G74"/>
     <mergeCell ref="A81:G81"/>
     <mergeCell ref="A88:G88"/>
     <mergeCell ref="A95:G95"/>
     <mergeCell ref="A102:G102"/>
     <mergeCell ref="A107:G107"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>