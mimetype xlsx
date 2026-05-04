--- v0 (2026-04-14)
+++ v1 (2026-05-04)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Calendari" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="123">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="122">
   <si>
     <t>Subcategoria</t>
   </si>
   <si>
     <t>S18 3a Catalana</t>
   </si>
   <si>
     <t>Competició</t>
   </si>
   <si>
     <t>S18</t>
   </si>
   <si>
     <t>Jornada 1</t>
   </si>
   <si>
     <t>Data</t>
   </si>
   <si>
     <t>Hora</t>
   </si>
   <si>
     <t>Equip local</t>
   </si>
   <si>
@@ -378,53 +378,50 @@
     <t>Gutierrez, Rodrigo Gastón</t>
   </si>
   <si>
     <t>Crespo Abril, Pablo</t>
   </si>
   <si>
     <t>Semifinal</t>
   </si>
   <si>
     <t>11/04/2026</t>
   </si>
   <si>
     <t>Vezio, Tristan</t>
   </si>
   <si>
     <t>12/04/2026</t>
   </si>
   <si>
     <t>Final</t>
   </si>
   <si>
     <t>18/04/2026</t>
   </si>
   <si>
     <t>18:45</t>
-  </si>
-[...1 lines deleted...]
-    <t>-</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="4">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="14"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -2564,60 +2561,62 @@
         <v>7</v>
       </c>
       <c r="D102" s="3" t="s">
         <v>8</v>
       </c>
       <c r="E102" s="3" t="s">
         <v>9</v>
       </c>
       <c r="F102" s="3" t="s">
         <v>10</v>
       </c>
       <c r="G102" s="3" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="103" spans="1:7">
       <c r="A103" s="4" t="s">
         <v>120</v>
       </c>
       <c r="B103" s="4" t="s">
         <v>121</v>
       </c>
       <c r="C103" s="5" t="s">
         <v>33</v>
       </c>
-      <c r="D103" s="4" t="s">
-[...3 lines deleted...]
-        <v>122</v>
+      <c r="D103" s="4">
+        <v>26</v>
+      </c>
+      <c r="E103" s="4">
+        <v>21</v>
       </c>
       <c r="F103" s="5" t="s">
         <v>15</v>
       </c>
-      <c r="G103" s="5"/>
+      <c r="G103" s="5" t="s">
+        <v>16</v>
+      </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="B1:G1"/>
     <mergeCell ref="B2:G2"/>
     <mergeCell ref="A4:G4"/>
     <mergeCell ref="A10:G10"/>
     <mergeCell ref="A16:G16"/>
     <mergeCell ref="A22:G22"/>
     <mergeCell ref="A28:G28"/>
     <mergeCell ref="A34:G34"/>
     <mergeCell ref="A40:G40"/>
     <mergeCell ref="A47:G47"/>
     <mergeCell ref="A54:G54"/>
     <mergeCell ref="A61:G61"/>
     <mergeCell ref="A68:G68"/>
     <mergeCell ref="A75:G75"/>
     <mergeCell ref="A82:G82"/>
     <mergeCell ref="A89:G89"/>
     <mergeCell ref="A96:G96"/>
     <mergeCell ref="A101:G101"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>