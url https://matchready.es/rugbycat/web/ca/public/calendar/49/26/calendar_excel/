--- v0 (2026-04-14)
+++ v1 (2026-05-24)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Calendari" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="98">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="97">
   <si>
     <t>Subcategoria</t>
   </si>
   <si>
     <t>S16 1a Catalana</t>
   </si>
   <si>
     <t>Competició</t>
   </si>
   <si>
     <t>S16</t>
   </si>
   <si>
     <t>Jornada 1</t>
   </si>
   <si>
     <t>Data</t>
   </si>
   <si>
     <t>Hora</t>
   </si>
   <si>
     <t>Equip local</t>
   </si>
   <si>
@@ -303,53 +303,50 @@
     <t>Jornada 14</t>
   </si>
   <si>
     <t>14/03/2026</t>
   </si>
   <si>
     <t>15/03/2026</t>
   </si>
   <si>
     <t>Semifinal</t>
   </si>
   <si>
     <t>11/04/2026</t>
   </si>
   <si>
     <t>12/04/2026</t>
   </si>
   <si>
     <t>Final</t>
   </si>
   <si>
     <t>18/04/2026</t>
   </si>
   <si>
     <t>13:00</t>
-  </si>
-[...1 lines deleted...]
-    <t>-</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="4">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="14"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -2307,60 +2304,62 @@
         <v>7</v>
       </c>
       <c r="D94" s="3" t="s">
         <v>8</v>
       </c>
       <c r="E94" s="3" t="s">
         <v>9</v>
       </c>
       <c r="F94" s="3" t="s">
         <v>10</v>
       </c>
       <c r="G94" s="3" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="95" spans="1:7">
       <c r="A95" s="4" t="s">
         <v>95</v>
       </c>
       <c r="B95" s="4" t="s">
         <v>96</v>
       </c>
       <c r="C95" s="5" t="s">
         <v>22</v>
       </c>
-      <c r="D95" s="4" t="s">
-[...3 lines deleted...]
-        <v>97</v>
+      <c r="D95" s="4">
+        <v>12</v>
+      </c>
+      <c r="E95" s="4">
+        <v>17</v>
       </c>
       <c r="F95" s="5" t="s">
         <v>18</v>
       </c>
-      <c r="G95" s="5"/>
+      <c r="G95" s="5" t="s">
+        <v>41</v>
+      </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="B1:G1"/>
     <mergeCell ref="B2:G2"/>
     <mergeCell ref="A4:G4"/>
     <mergeCell ref="A10:G10"/>
     <mergeCell ref="A16:G16"/>
     <mergeCell ref="A22:G22"/>
     <mergeCell ref="A28:G28"/>
     <mergeCell ref="A34:G34"/>
     <mergeCell ref="A40:G40"/>
     <mergeCell ref="A46:G46"/>
     <mergeCell ref="A52:G52"/>
     <mergeCell ref="A58:G58"/>
     <mergeCell ref="A64:G64"/>
     <mergeCell ref="A70:G70"/>
     <mergeCell ref="A76:G76"/>
     <mergeCell ref="A82:G82"/>
     <mergeCell ref="A88:G88"/>
     <mergeCell ref="A93:G93"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>