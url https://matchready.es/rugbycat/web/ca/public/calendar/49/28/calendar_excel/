--- v0 (2026-04-14)
+++ v1 (2026-05-24)
@@ -263,51 +263,51 @@
   <si>
     <t>14:00</t>
   </si>
   <si>
     <t>Semifinal</t>
   </si>
   <si>
     <t>11/04/2026</t>
   </si>
   <si>
     <t>14:30</t>
   </si>
   <si>
     <t>12/04/2026</t>
   </si>
   <si>
     <t>Samper Felix, Marta</t>
   </si>
   <si>
     <t>Final</t>
   </si>
   <si>
     <t>18/04/2026</t>
   </si>
   <si>
-    <t>-</t>
+    <t>Vezio, Tristan</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="4">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="14"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -1863,60 +1863,60 @@
         <v>7</v>
       </c>
       <c r="D70" s="3" t="s">
         <v>8</v>
       </c>
       <c r="E70" s="3" t="s">
         <v>9</v>
       </c>
       <c r="F70" s="3" t="s">
         <v>10</v>
       </c>
       <c r="G70" s="3" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="71" spans="1:7">
       <c r="A71" s="4" t="s">
         <v>82</v>
       </c>
       <c r="B71" s="4" t="s">
         <v>28</v>
       </c>
       <c r="C71" s="5" t="s">
         <v>14</v>
       </c>
-      <c r="D71" s="4" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="D71" s="4">
+        <v>43</v>
+      </c>
+      <c r="E71" s="4"/>
       <c r="F71" s="5" t="s">
         <v>23</v>
       </c>
-      <c r="G71" s="5"/>
+      <c r="G71" s="5" t="s">
+        <v>83</v>
+      </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="B1:G1"/>
     <mergeCell ref="B2:G2"/>
     <mergeCell ref="A4:G4"/>
     <mergeCell ref="A10:G10"/>
     <mergeCell ref="A16:G16"/>
     <mergeCell ref="A22:G22"/>
     <mergeCell ref="A28:G28"/>
     <mergeCell ref="A34:G34"/>
     <mergeCell ref="A40:G40"/>
     <mergeCell ref="A46:G46"/>
     <mergeCell ref="A52:G52"/>
     <mergeCell ref="A58:G58"/>
     <mergeCell ref="A64:G64"/>
     <mergeCell ref="A69:G69"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>