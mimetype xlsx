--- v0 (2026-05-20)
+++ v1 (2026-06-09)
@@ -65,66 +65,66 @@
   <si>
     <t>PC</t>
   </si>
   <si>
     <t>DP</t>
   </si>
   <si>
     <t>AF</t>
   </si>
   <si>
     <t>AC</t>
   </si>
   <si>
     <t>BO</t>
   </si>
   <si>
     <t>BD</t>
   </si>
   <si>
     <t>PUNTS</t>
   </si>
   <si>
     <t>SENGEIEG</t>
   </si>
   <si>
+    <t>CEU</t>
+  </si>
+  <si>
+    <t>RC SITGES BLAU</t>
+  </si>
+  <si>
     <t>UES B</t>
   </si>
   <si>
+    <t>RC L'HOSPITALET</t>
+  </si>
+  <si>
     <t>CE INEF LLEIDA</t>
   </si>
   <si>
-    <t>RC SITGES BLAU</t>
-[...4 lines deleted...]
-  <si>
     <t>ALBACA</t>
-  </si>
-[...1 lines deleted...]
-    <t>RC L'HOSPITALET</t>
   </si>
   <si>
     <t>J: Jugats. G: Guanyats. E: Empatats. P: Perduts. PF: Punts a Favor. PC: Punts en Contra.</t>
   </si>
   <si>
     <t>DP: Diferència de Punts. AF: Assajos a Favor. AC: Assajos en Contra. BO: Bonus Ofensiu. BD: Bonus Defensiu.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="4">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
@@ -600,286 +600,286 @@
       </c>
       <c r="I6" s="5">
         <v>19</v>
       </c>
       <c r="J6" s="5">
         <v>2</v>
       </c>
       <c r="K6" s="5">
         <v>2</v>
       </c>
       <c r="L6" s="5">
         <v>0</v>
       </c>
       <c r="M6" s="5">
         <v>10</v>
       </c>
     </row>
     <row r="7" spans="1:13">
       <c r="A7" s="4" t="s">
         <v>17</v>
       </c>
       <c r="B7" s="5">
         <v>2</v>
       </c>
       <c r="C7" s="5">
+        <v>2</v>
+      </c>
+      <c r="D7" s="5">
+        <v>0</v>
+      </c>
+      <c r="E7" s="5">
+        <v>0</v>
+      </c>
+      <c r="F7" s="5">
+        <v>80</v>
+      </c>
+      <c r="G7" s="5">
+        <v>7</v>
+      </c>
+      <c r="H7" s="5">
+        <v>73</v>
+      </c>
+      <c r="I7" s="5">
+        <v>12</v>
+      </c>
+      <c r="J7" s="5">
         <v>1</v>
       </c>
-      <c r="D7" s="5">
-[...19 lines deleted...]
-      </c>
       <c r="K7" s="5">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="L7" s="5">
         <v>0</v>
       </c>
       <c r="M7" s="5">
-        <v>5</v>
+        <v>10</v>
       </c>
     </row>
     <row r="8" spans="1:13">
       <c r="A8" s="4" t="s">
         <v>18</v>
       </c>
       <c r="B8" s="5">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="C8" s="5">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="D8" s="5">
         <v>0</v>
       </c>
       <c r="E8" s="5">
         <v>0</v>
       </c>
       <c r="F8" s="5">
-        <v>0</v>
+        <v>42</v>
       </c>
       <c r="G8" s="5">
         <v>0</v>
       </c>
       <c r="H8" s="5">
-        <v>0</v>
+        <v>42</v>
       </c>
       <c r="I8" s="5">
-        <v>0</v>
+        <v>6</v>
       </c>
       <c r="J8" s="5">
         <v>0</v>
       </c>
       <c r="K8" s="5">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="L8" s="5">
         <v>0</v>
       </c>
       <c r="M8" s="5">
-        <v>0</v>
+        <v>10</v>
       </c>
     </row>
     <row r="9" spans="1:13">
       <c r="A9" s="4" t="s">
         <v>19</v>
       </c>
       <c r="B9" s="5">
-        <v>0</v>
+        <v>4</v>
       </c>
       <c r="C9" s="5">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="D9" s="5">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="E9" s="5">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="F9" s="5">
-        <v>0</v>
+        <v>33</v>
       </c>
       <c r="G9" s="5">
-        <v>0</v>
+        <v>125</v>
       </c>
       <c r="H9" s="5">
-        <v>0</v>
+        <v>-92</v>
       </c>
       <c r="I9" s="5">
-        <v>0</v>
+        <v>5</v>
       </c>
       <c r="J9" s="5">
-        <v>0</v>
+        <v>19</v>
       </c>
       <c r="K9" s="5">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="L9" s="5">
         <v>0</v>
       </c>
       <c r="M9" s="5">
-        <v>0</v>
+        <v>5</v>
       </c>
     </row>
     <row r="10" spans="1:13">
       <c r="A10" s="4" t="s">
         <v>20</v>
       </c>
       <c r="B10" s="5">
-        <v>0</v>
+        <v>4</v>
       </c>
       <c r="C10" s="5">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="D10" s="5">
         <v>0</v>
       </c>
       <c r="E10" s="5">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="F10" s="5">
-        <v>0</v>
+        <v>47</v>
       </c>
       <c r="G10" s="5">
-        <v>0</v>
+        <v>77</v>
       </c>
       <c r="H10" s="5">
-        <v>0</v>
+        <v>-30</v>
       </c>
       <c r="I10" s="5">
-        <v>0</v>
+        <v>7</v>
       </c>
       <c r="J10" s="5">
-        <v>0</v>
+        <v>11</v>
       </c>
       <c r="K10" s="5">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="L10" s="5">
         <v>0</v>
       </c>
       <c r="M10" s="5">
-        <v>0</v>
+        <v>1</v>
       </c>
     </row>
     <row r="11" spans="1:13">
       <c r="A11" s="4" t="s">
         <v>21</v>
       </c>
       <c r="B11" s="5">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="C11" s="5">
         <v>0</v>
       </c>
       <c r="D11" s="5">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="E11" s="5">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F11" s="5">
         <v>0</v>
       </c>
       <c r="G11" s="5">
-        <v>0</v>
+        <v>21</v>
       </c>
       <c r="H11" s="5">
-        <v>0</v>
+        <v>-21</v>
       </c>
       <c r="I11" s="5">
         <v>0</v>
       </c>
       <c r="J11" s="5">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="K11" s="5">
         <v>0</v>
       </c>
       <c r="L11" s="5">
         <v>0</v>
       </c>
       <c r="M11" s="5">
         <v>0</v>
       </c>
     </row>
     <row r="12" spans="1:13">
       <c r="A12" s="4" t="s">
         <v>22</v>
       </c>
       <c r="B12" s="5">
         <v>2</v>
       </c>
       <c r="C12" s="5">
         <v>0</v>
       </c>
       <c r="D12" s="5">
         <v>0</v>
       </c>
       <c r="E12" s="5">
         <v>2</v>
       </c>
       <c r="F12" s="5">
         <v>0</v>
       </c>
       <c r="G12" s="5">
-        <v>42</v>
+        <v>85</v>
       </c>
       <c r="H12" s="5">
-        <v>-42</v>
+        <v>-85</v>
       </c>
       <c r="I12" s="5">
         <v>0</v>
       </c>
       <c r="J12" s="5">
-        <v>6</v>
+        <v>13</v>
       </c>
       <c r="K12" s="5">
         <v>0</v>
       </c>
       <c r="L12" s="5">
         <v>0</v>
       </c>
       <c r="M12" s="5">
-        <v>-4</v>
+        <v>0</v>
       </c>
     </row>
     <row r="14" spans="1:13">
       <c r="A14" s="6" t="s">
         <v>23</v>
       </c>
       <c r="B14" s="6"/>
       <c r="C14" s="6"/>
       <c r="D14" s="6"/>
       <c r="E14" s="6"/>
       <c r="F14" s="6"/>
       <c r="G14" s="6"/>
       <c r="H14" s="6"/>
       <c r="I14" s="6"/>
       <c r="J14" s="6"/>
       <c r="K14" s="6"/>
       <c r="L14" s="6"/>
       <c r="M14" s="6"/>
     </row>
     <row r="15" spans="1:13">
       <c r="A15" s="6" t="s">
         <v>24</v>
       </c>
       <c r="B15" s="6"/>
       <c r="C15" s="6"/>