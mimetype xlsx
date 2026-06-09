--- v0 (2026-05-20)
+++ v1 (2026-06-09)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Calendari" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="46">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="49">
   <si>
     <t>Subcategoria</t>
   </si>
   <si>
     <t>S14 Copa Or</t>
   </si>
   <si>
     <t>Competició</t>
   </si>
   <si>
     <t>S14</t>
   </si>
   <si>
     <t>Presemifinals</t>
   </si>
   <si>
     <t>Data</t>
   </si>
   <si>
     <t>Hora</t>
   </si>
   <si>
     <t>Equip local</t>
   </si>
   <si>
@@ -122,78 +122,87 @@
   <si>
     <t>RC SITGES VERD</t>
   </si>
   <si>
     <t>Carc, Àrbitre</t>
   </si>
   <si>
     <t>CNPN</t>
   </si>
   <si>
     <t>Llorente Santos, Isaac</t>
   </si>
   <si>
     <t>14:00</t>
   </si>
   <si>
     <t>Semifinal</t>
   </si>
   <si>
     <t>23/05/2026</t>
   </si>
   <si>
     <t>15:00</t>
   </si>
   <si>
-    <t>-</t>
+    <t>White Rodrigo, Robert William</t>
   </si>
   <si>
     <t>16:00</t>
   </si>
   <si>
+    <t>Ferre Constans, Xavier</t>
+  </si>
+  <si>
     <t>Final</t>
   </si>
   <si>
     <t>31/05/2026</t>
   </si>
   <si>
-    <t>00:00</t>
-[...2 lines deleted...]
-    <t>Sense equip</t>
+    <t>Panabieres, Vincent</t>
   </si>
   <si>
     <t>Semifinals Copa OR B</t>
   </si>
   <si>
     <t>10:00</t>
   </si>
   <si>
+    <t>Gutierrez, Rodrigo Gastón</t>
+  </si>
+  <si>
     <t>14:15</t>
   </si>
   <si>
     <t>Final Copa OR B</t>
+  </si>
+  <si>
+    <t>30/05/2026</t>
+  </si>
+  <si>
+    <t>Palau-Ribes Palou, Jordi</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="4">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="14"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -566,51 +575,51 @@
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:G32"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="19.423828" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="16.424561" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="17.567139" bestFit="true" customWidth="true" style="0"/>
-    <col min="7" max="7" width="26.993408" bestFit="true" customWidth="true" style="0"/>
+    <col min="7" max="7" width="35.2771" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>
       <c r="E1" s="1"/>
       <c r="F1" s="1"/>
       <c r="G1" s="1"/>
     </row>
     <row r="2" spans="1:7">
       <c r="A2" s="1" t="s">
         <v>2</v>
       </c>
       <c r="B2" s="1" t="s">
         <v>3</v>
       </c>
       <c r="C2" s="1"/>
       <c r="D2" s="1"/>
       <c r="E2" s="1"/>
@@ -874,267 +883,277 @@
         <v>7</v>
       </c>
       <c r="D17" s="3" t="s">
         <v>8</v>
       </c>
       <c r="E17" s="3" t="s">
         <v>9</v>
       </c>
       <c r="F17" s="3" t="s">
         <v>10</v>
       </c>
       <c r="G17" s="3" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="18" spans="1:7">
       <c r="A18" s="4" t="s">
         <v>34</v>
       </c>
       <c r="B18" s="4" t="s">
         <v>35</v>
       </c>
       <c r="C18" s="5" t="s">
         <v>18</v>
       </c>
-      <c r="D18" s="4" t="s">
-[...3 lines deleted...]
-        <v>36</v>
+      <c r="D18" s="4">
+        <v>5</v>
+      </c>
+      <c r="E18" s="4">
+        <v>41</v>
       </c>
       <c r="F18" s="5" t="s">
         <v>15</v>
       </c>
-      <c r="G18" s="5"/>
+      <c r="G18" s="5" t="s">
+        <v>36</v>
+      </c>
     </row>
     <row r="19" spans="1:7">
       <c r="A19" s="4" t="s">
         <v>34</v>
       </c>
       <c r="B19" s="4" t="s">
         <v>37</v>
       </c>
       <c r="C19" s="5" t="s">
         <v>30</v>
       </c>
-      <c r="D19" s="4" t="s">
-[...3 lines deleted...]
-        <v>36</v>
+      <c r="D19" s="4">
+        <v>3</v>
+      </c>
+      <c r="E19" s="4">
+        <v>31</v>
       </c>
       <c r="F19" s="5" t="s">
         <v>21</v>
       </c>
-      <c r="G19" s="5"/>
+      <c r="G19" s="5" t="s">
+        <v>38</v>
+      </c>
     </row>
     <row r="21" spans="1:7">
       <c r="A21" s="2" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="B21" s="2"/>
       <c r="C21" s="2"/>
       <c r="D21" s="2"/>
       <c r="E21" s="2"/>
       <c r="F21" s="2"/>
       <c r="G21" s="2"/>
     </row>
     <row r="22" spans="1:7">
       <c r="A22" s="3" t="s">
         <v>5</v>
       </c>
       <c r="B22" s="3" t="s">
         <v>6</v>
       </c>
       <c r="C22" s="3" t="s">
         <v>7</v>
       </c>
       <c r="D22" s="3" t="s">
         <v>8</v>
       </c>
       <c r="E22" s="3" t="s">
         <v>9</v>
       </c>
       <c r="F22" s="3" t="s">
         <v>10</v>
       </c>
       <c r="G22" s="3" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="23" spans="1:7">
       <c r="A23" s="4" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="B23" s="4" t="s">
-        <v>40</v>
+        <v>17</v>
       </c>
       <c r="C23" s="5" t="s">
+        <v>21</v>
+      </c>
+      <c r="D23" s="4">
+        <v>20</v>
+      </c>
+      <c r="E23" s="4">
+        <v>20</v>
+      </c>
+      <c r="F23" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="G23" s="5" t="s">
         <v>41</v>
       </c>
-      <c r="D23" s="4" t="s">
-[...8 lines deleted...]
-      <c r="G23" s="5"/>
     </row>
     <row r="25" spans="1:7">
       <c r="A25" s="2" t="s">
         <v>42</v>
       </c>
       <c r="B25" s="2"/>
       <c r="C25" s="2"/>
       <c r="D25" s="2"/>
       <c r="E25" s="2"/>
       <c r="F25" s="2"/>
       <c r="G25" s="2"/>
     </row>
     <row r="26" spans="1:7">
       <c r="A26" s="3" t="s">
         <v>5</v>
       </c>
       <c r="B26" s="3" t="s">
         <v>6</v>
       </c>
       <c r="C26" s="3" t="s">
         <v>7</v>
       </c>
       <c r="D26" s="3" t="s">
         <v>8</v>
       </c>
       <c r="E26" s="3" t="s">
         <v>9</v>
       </c>
       <c r="F26" s="3" t="s">
         <v>10</v>
       </c>
       <c r="G26" s="3" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="27" spans="1:7">
       <c r="A27" s="4" t="s">
         <v>34</v>
       </c>
       <c r="B27" s="4" t="s">
         <v>43</v>
       </c>
       <c r="C27" s="5" t="s">
         <v>14</v>
       </c>
-      <c r="D27" s="4" t="s">
-[...3 lines deleted...]
-        <v>36</v>
+      <c r="D27" s="4">
+        <v>33</v>
+      </c>
+      <c r="E27" s="4">
+        <v>22</v>
       </c>
       <c r="F27" s="5" t="s">
         <v>24</v>
       </c>
-      <c r="G27" s="5"/>
+      <c r="G27" s="5" t="s">
+        <v>44</v>
+      </c>
     </row>
     <row r="28" spans="1:7">
       <c r="A28" s="4" t="s">
         <v>34</v>
       </c>
       <c r="B28" s="4" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="C28" s="5" t="s">
         <v>27</v>
       </c>
-      <c r="D28" s="4" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="D28" s="4">
+        <v>21</v>
+      </c>
+      <c r="E28" s="4"/>
       <c r="F28" s="5" t="s">
         <v>20</v>
       </c>
-      <c r="G28" s="5"/>
+      <c r="G28" s="5" t="s">
+        <v>29</v>
+      </c>
     </row>
     <row r="30" spans="1:7">
       <c r="A30" s="2" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="B30" s="2"/>
       <c r="C30" s="2"/>
       <c r="D30" s="2"/>
       <c r="E30" s="2"/>
       <c r="F30" s="2"/>
       <c r="G30" s="2"/>
     </row>
     <row r="31" spans="1:7">
       <c r="A31" s="3" t="s">
         <v>5</v>
       </c>
       <c r="B31" s="3" t="s">
         <v>6</v>
       </c>
       <c r="C31" s="3" t="s">
         <v>7</v>
       </c>
       <c r="D31" s="3" t="s">
         <v>8</v>
       </c>
       <c r="E31" s="3" t="s">
         <v>9</v>
       </c>
       <c r="F31" s="3" t="s">
         <v>10</v>
       </c>
       <c r="G31" s="3" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="32" spans="1:7">
       <c r="A32" s="4" t="s">
-        <v>39</v>
+        <v>47</v>
       </c>
       <c r="B32" s="4" t="s">
-        <v>40</v>
+        <v>26</v>
       </c>
       <c r="C32" s="5" t="s">
+        <v>27</v>
+      </c>
+      <c r="D32" s="4">
+        <v>36</v>
+      </c>
+      <c r="E32" s="4">
         <v>41</v>
       </c>
-      <c r="D32" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F32" s="5" t="s">
-        <v>41</v>
-[...1 lines deleted...]
-      <c r="G32" s="5"/>
+        <v>14</v>
+      </c>
+      <c r="G32" s="5" t="s">
+        <v>48</v>
+      </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="B1:G1"/>
     <mergeCell ref="B2:G2"/>
     <mergeCell ref="A4:G4"/>
     <mergeCell ref="A16:G16"/>
     <mergeCell ref="A21:G21"/>
     <mergeCell ref="A25:G25"/>
     <mergeCell ref="A30:G30"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>