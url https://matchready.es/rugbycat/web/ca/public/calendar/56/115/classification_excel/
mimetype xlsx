--- v0 (2026-09-28)
+++ v1 (2026-10-19)
@@ -62,75 +62,75 @@
   <si>
     <t>PF</t>
   </si>
   <si>
     <t>PC</t>
   </si>
   <si>
     <t>DP</t>
   </si>
   <si>
     <t>AF</t>
   </si>
   <si>
     <t>AC</t>
   </si>
   <si>
     <t>BO</t>
   </si>
   <si>
     <t>BD</t>
   </si>
   <si>
     <t>PUNTS</t>
   </si>
   <si>
+    <t>UES C</t>
+  </si>
+  <si>
+    <t>CR TARRAGONA</t>
+  </si>
+  <si>
+    <t>GÒTICS RC</t>
+  </si>
+  <si>
+    <t>CRUC</t>
+  </si>
+  <si>
     <t>CEU</t>
   </si>
   <si>
     <t>CE INEF LLEIDA</t>
   </si>
   <si>
-    <t>CRUC</t>
-[...4 lines deleted...]
-  <si>
     <t>QUÍMIC ER</t>
   </si>
   <si>
+    <t>RC L'HOSPITALET</t>
+  </si>
+  <si>
     <t>BUC B</t>
-  </si>
-[...7 lines deleted...]
-    <t>UES C</t>
   </si>
   <si>
     <t>BARÇA RUGBY BLAU</t>
   </si>
   <si>
     <t>J: Jugats. G: Guanyats. E: Empatats. P: Perduts. PF: Punts a Favor. PC: Punts en Contra.</t>
   </si>
   <si>
     <t>DP: Diferència de Punts. AF: Assajos a Favor. AC: Assajos en Contra. BO: Bonus Ofensiu. BD: Bonus Defensiu.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="4">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -565,444 +565,444 @@
       </c>
       <c r="H5" s="3" t="s">
         <v>10</v>
       </c>
       <c r="I5" s="3" t="s">
         <v>11</v>
       </c>
       <c r="J5" s="3" t="s">
         <v>12</v>
       </c>
       <c r="K5" s="3" t="s">
         <v>13</v>
       </c>
       <c r="L5" s="3" t="s">
         <v>14</v>
       </c>
       <c r="M5" s="3" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="6" spans="1:13">
       <c r="A6" s="4" t="s">
         <v>16</v>
       </c>
       <c r="B6" s="5">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="C6" s="5">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="D6" s="5">
         <v>0</v>
       </c>
       <c r="E6" s="5">
         <v>0</v>
       </c>
       <c r="F6" s="5">
-        <v>0</v>
+        <v>84</v>
       </c>
       <c r="G6" s="5">
-        <v>0</v>
+        <v>35</v>
       </c>
       <c r="H6" s="5">
-        <v>0</v>
+        <v>49</v>
       </c>
       <c r="I6" s="5">
-        <v>0</v>
+        <v>12</v>
       </c>
       <c r="J6" s="5">
-        <v>0</v>
+        <v>5</v>
       </c>
       <c r="K6" s="5">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="L6" s="5">
         <v>0</v>
       </c>
       <c r="M6" s="5">
-        <v>0</v>
+        <v>9</v>
       </c>
     </row>
     <row r="7" spans="1:13">
       <c r="A7" s="4" t="s">
         <v>17</v>
       </c>
       <c r="B7" s="5">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="C7" s="5">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="D7" s="5">
         <v>0</v>
       </c>
       <c r="E7" s="5">
         <v>0</v>
       </c>
       <c r="F7" s="5">
-        <v>0</v>
+        <v>63</v>
       </c>
       <c r="G7" s="5">
-        <v>0</v>
+        <v>12</v>
       </c>
       <c r="H7" s="5">
-        <v>0</v>
+        <v>51</v>
       </c>
       <c r="I7" s="5">
-        <v>0</v>
+        <v>9</v>
       </c>
       <c r="J7" s="5">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="K7" s="5">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="L7" s="5">
         <v>0</v>
       </c>
       <c r="M7" s="5">
-        <v>0</v>
+        <v>5</v>
       </c>
     </row>
     <row r="8" spans="1:13">
       <c r="A8" s="4" t="s">
         <v>18</v>
       </c>
       <c r="B8" s="5">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="C8" s="5">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="D8" s="5">
         <v>0</v>
       </c>
       <c r="E8" s="5">
         <v>0</v>
       </c>
       <c r="F8" s="5">
-        <v>0</v>
+        <v>53</v>
       </c>
       <c r="G8" s="5">
-        <v>0</v>
+        <v>12</v>
       </c>
       <c r="H8" s="5">
-        <v>0</v>
+        <v>41</v>
       </c>
       <c r="I8" s="5">
-        <v>0</v>
+        <v>9</v>
       </c>
       <c r="J8" s="5">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="K8" s="5">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="L8" s="5">
         <v>0</v>
       </c>
       <c r="M8" s="5">
-        <v>0</v>
+        <v>5</v>
       </c>
     </row>
     <row r="9" spans="1:13">
       <c r="A9" s="4" t="s">
         <v>19</v>
       </c>
       <c r="B9" s="5">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="C9" s="5">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="D9" s="5">
         <v>0</v>
       </c>
       <c r="E9" s="5">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F9" s="5">
-        <v>0</v>
+        <v>42</v>
       </c>
       <c r="G9" s="5">
-        <v>0</v>
+        <v>25</v>
       </c>
       <c r="H9" s="5">
-        <v>0</v>
+        <v>17</v>
       </c>
       <c r="I9" s="5">
-        <v>0</v>
+        <v>6</v>
       </c>
       <c r="J9" s="5">
-        <v>0</v>
+        <v>4</v>
       </c>
       <c r="K9" s="5">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="L9" s="5">
         <v>0</v>
       </c>
       <c r="M9" s="5">
-        <v>0</v>
+        <v>5</v>
       </c>
     </row>
     <row r="10" spans="1:13">
       <c r="A10" s="4" t="s">
         <v>20</v>
       </c>
       <c r="B10" s="5">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="C10" s="5">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="D10" s="5">
         <v>0</v>
       </c>
       <c r="E10" s="5">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F10" s="5">
-        <v>0</v>
+        <v>41</v>
       </c>
       <c r="G10" s="5">
-        <v>0</v>
+        <v>42</v>
       </c>
       <c r="H10" s="5">
-        <v>0</v>
+        <v>-1</v>
       </c>
       <c r="I10" s="5">
-        <v>0</v>
+        <v>6</v>
       </c>
       <c r="J10" s="5">
-        <v>0</v>
+        <v>7</v>
       </c>
       <c r="K10" s="5">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="L10" s="5">
         <v>0</v>
       </c>
       <c r="M10" s="5">
-        <v>0</v>
+        <v>5</v>
       </c>
     </row>
     <row r="11" spans="1:13">
       <c r="A11" s="4" t="s">
         <v>21</v>
       </c>
       <c r="B11" s="5">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="C11" s="5">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="D11" s="5">
         <v>0</v>
       </c>
       <c r="E11" s="5">
         <v>0</v>
       </c>
       <c r="F11" s="5">
-        <v>0</v>
+        <v>20</v>
       </c>
       <c r="G11" s="5">
-        <v>0</v>
+        <v>10</v>
       </c>
       <c r="H11" s="5">
-        <v>0</v>
+        <v>10</v>
       </c>
       <c r="I11" s="5">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="J11" s="5">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="K11" s="5">
         <v>0</v>
       </c>
       <c r="L11" s="5">
         <v>0</v>
       </c>
       <c r="M11" s="5">
-        <v>0</v>
+        <v>4</v>
       </c>
     </row>
     <row r="12" spans="1:13">
       <c r="A12" s="4" t="s">
         <v>22</v>
       </c>
       <c r="B12" s="5">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="C12" s="5">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="D12" s="5">
         <v>0</v>
       </c>
       <c r="E12" s="5">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F12" s="5">
-        <v>0</v>
+        <v>30</v>
       </c>
       <c r="G12" s="5">
-        <v>0</v>
+        <v>79</v>
       </c>
       <c r="H12" s="5">
-        <v>0</v>
+        <v>-49</v>
       </c>
       <c r="I12" s="5">
-        <v>0</v>
+        <v>4</v>
       </c>
       <c r="J12" s="5">
-        <v>0</v>
+        <v>10</v>
       </c>
       <c r="K12" s="5">
         <v>0</v>
       </c>
       <c r="L12" s="5">
         <v>0</v>
       </c>
       <c r="M12" s="5">
-        <v>0</v>
+        <v>4</v>
       </c>
     </row>
     <row r="13" spans="1:13">
       <c r="A13" s="4" t="s">
         <v>23</v>
       </c>
       <c r="B13" s="5">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="C13" s="5">
         <v>0</v>
       </c>
       <c r="D13" s="5">
         <v>0</v>
       </c>
       <c r="E13" s="5">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="F13" s="5">
-        <v>0</v>
+        <v>37</v>
       </c>
       <c r="G13" s="5">
-        <v>0</v>
+        <v>68</v>
       </c>
       <c r="H13" s="5">
-        <v>0</v>
+        <v>-31</v>
       </c>
       <c r="I13" s="5">
-        <v>0</v>
+        <v>6</v>
       </c>
       <c r="J13" s="5">
-        <v>0</v>
+        <v>9</v>
       </c>
       <c r="K13" s="5">
         <v>0</v>
       </c>
       <c r="L13" s="5">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="M13" s="5">
-        <v>0</v>
+        <v>1</v>
       </c>
     </row>
     <row r="14" spans="1:13">
       <c r="A14" s="4" t="s">
         <v>24</v>
       </c>
       <c r="B14" s="5">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="C14" s="5">
         <v>0</v>
       </c>
       <c r="D14" s="5">
         <v>0</v>
       </c>
       <c r="E14" s="5">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="F14" s="5">
-        <v>0</v>
+        <v>24</v>
       </c>
       <c r="G14" s="5">
-        <v>0</v>
+        <v>70</v>
       </c>
       <c r="H14" s="5">
-        <v>0</v>
+        <v>-46</v>
       </c>
       <c r="I14" s="5">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="J14" s="5">
-        <v>0</v>
+        <v>10</v>
       </c>
       <c r="K14" s="5">
         <v>0</v>
       </c>
       <c r="L14" s="5">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="M14" s="5">
-        <v>0</v>
+        <v>1</v>
       </c>
     </row>
     <row r="15" spans="1:13">
       <c r="A15" s="4" t="s">
         <v>25</v>
       </c>
       <c r="B15" s="5">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="C15" s="5">
         <v>0</v>
       </c>
       <c r="D15" s="5">
         <v>0</v>
       </c>
       <c r="E15" s="5">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F15" s="5">
-        <v>0</v>
+        <v>12</v>
       </c>
       <c r="G15" s="5">
-        <v>0</v>
+        <v>53</v>
       </c>
       <c r="H15" s="5">
-        <v>0</v>
+        <v>-41</v>
       </c>
       <c r="I15" s="5">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="J15" s="5">
-        <v>0</v>
+        <v>9</v>
       </c>
       <c r="K15" s="5">
         <v>0</v>
       </c>
       <c r="L15" s="5">
         <v>0</v>
       </c>
       <c r="M15" s="5">
         <v>0</v>
       </c>
     </row>
     <row r="17" spans="1:13">
       <c r="A17" s="6" t="s">
         <v>26</v>
       </c>
       <c r="B17" s="6"/>
       <c r="C17" s="6"/>
       <c r="D17" s="6"/>
       <c r="E17" s="6"/>
       <c r="F17" s="6"/>
       <c r="G17" s="6"/>
       <c r="H17" s="6"/>
       <c r="I17" s="6"/>
       <c r="J17" s="6"/>
       <c r="K17" s="6"/>