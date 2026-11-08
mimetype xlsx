--- v1 (2026-10-19)
+++ v2 (2026-11-08)
@@ -62,66 +62,66 @@
   <si>
     <t>PF</t>
   </si>
   <si>
     <t>PC</t>
   </si>
   <si>
     <t>DP</t>
   </si>
   <si>
     <t>AF</t>
   </si>
   <si>
     <t>AC</t>
   </si>
   <si>
     <t>BO</t>
   </si>
   <si>
     <t>BD</t>
   </si>
   <si>
     <t>PUNTS</t>
   </si>
   <si>
+    <t>CE INEF LLEIDA</t>
+  </si>
+  <si>
+    <t>GÒTICS RC</t>
+  </si>
+  <si>
     <t>UES C</t>
   </si>
   <si>
+    <t>CEU</t>
+  </si>
+  <si>
+    <t>CRUC</t>
+  </si>
+  <si>
     <t>CR TARRAGONA</t>
-  </si>
-[...10 lines deleted...]
-    <t>CE INEF LLEIDA</t>
   </si>
   <si>
     <t>QUÍMIC ER</t>
   </si>
   <si>
     <t>RC L'HOSPITALET</t>
   </si>
   <si>
     <t>BUC B</t>
   </si>
   <si>
     <t>BARÇA RUGBY BLAU</t>
   </si>
   <si>
     <t>J: Jugats. G: Guanyats. E: Empatats. P: Perduts. PF: Punts a Favor. PC: Punts en Contra.</t>
   </si>
   <si>
     <t>DP: Diferència de Punts. AF: Assajos a Favor. AC: Assajos en Contra. BO: Bonus Ofensiu. BD: Bonus Defensiu.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
@@ -565,447 +565,447 @@
       </c>
       <c r="H5" s="3" t="s">
         <v>10</v>
       </c>
       <c r="I5" s="3" t="s">
         <v>11</v>
       </c>
       <c r="J5" s="3" t="s">
         <v>12</v>
       </c>
       <c r="K5" s="3" t="s">
         <v>13</v>
       </c>
       <c r="L5" s="3" t="s">
         <v>14</v>
       </c>
       <c r="M5" s="3" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="6" spans="1:13">
       <c r="A6" s="4" t="s">
         <v>16</v>
       </c>
       <c r="B6" s="5">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="C6" s="5">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="D6" s="5">
         <v>0</v>
       </c>
       <c r="E6" s="5">
         <v>0</v>
       </c>
       <c r="F6" s="5">
-        <v>84</v>
+        <v>224</v>
       </c>
       <c r="G6" s="5">
+        <v>46</v>
+      </c>
+      <c r="H6" s="5">
+        <v>178</v>
+      </c>
+      <c r="I6" s="5">
         <v>35</v>
       </c>
-      <c r="H6" s="5">
-[...4 lines deleted...]
-      </c>
       <c r="J6" s="5">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="K6" s="5">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="L6" s="5">
         <v>0</v>
       </c>
       <c r="M6" s="5">
-        <v>9</v>
+        <v>19</v>
       </c>
     </row>
     <row r="7" spans="1:13">
       <c r="A7" s="4" t="s">
         <v>17</v>
       </c>
       <c r="B7" s="5">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="C7" s="5">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="D7" s="5">
         <v>0</v>
       </c>
       <c r="E7" s="5">
         <v>0</v>
       </c>
       <c r="F7" s="5">
-        <v>63</v>
+        <v>109</v>
       </c>
       <c r="G7" s="5">
-        <v>12</v>
+        <v>28</v>
       </c>
       <c r="H7" s="5">
-        <v>51</v>
+        <v>81</v>
       </c>
       <c r="I7" s="5">
-        <v>9</v>
+        <v>17</v>
       </c>
       <c r="J7" s="5">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="K7" s="5">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="L7" s="5">
         <v>0</v>
       </c>
       <c r="M7" s="5">
-        <v>5</v>
+        <v>15</v>
       </c>
     </row>
     <row r="8" spans="1:13">
       <c r="A8" s="4" t="s">
         <v>18</v>
       </c>
       <c r="B8" s="5">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="C8" s="5">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="D8" s="5">
         <v>0</v>
       </c>
       <c r="E8" s="5">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F8" s="5">
-        <v>53</v>
+        <v>151</v>
       </c>
       <c r="G8" s="5">
-        <v>12</v>
+        <v>111</v>
       </c>
       <c r="H8" s="5">
-        <v>41</v>
+        <v>40</v>
       </c>
       <c r="I8" s="5">
-        <v>9</v>
+        <v>20</v>
       </c>
       <c r="J8" s="5">
-        <v>2</v>
+        <v>16</v>
       </c>
       <c r="K8" s="5">
         <v>1</v>
       </c>
       <c r="L8" s="5">
         <v>0</v>
       </c>
       <c r="M8" s="5">
-        <v>5</v>
+        <v>13</v>
       </c>
     </row>
     <row r="9" spans="1:13">
       <c r="A9" s="4" t="s">
         <v>19</v>
       </c>
       <c r="B9" s="5">
+        <v>4</v>
+      </c>
+      <c r="C9" s="5">
         <v>2</v>
       </c>
-      <c r="C9" s="5">
-[...1 lines deleted...]
-      </c>
       <c r="D9" s="5">
         <v>0</v>
       </c>
       <c r="E9" s="5">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="F9" s="5">
-        <v>42</v>
+        <v>107</v>
       </c>
       <c r="G9" s="5">
-        <v>25</v>
+        <v>81</v>
       </c>
       <c r="H9" s="5">
-        <v>17</v>
+        <v>26</v>
       </c>
       <c r="I9" s="5">
-        <v>6</v>
+        <v>16</v>
       </c>
       <c r="J9" s="5">
-        <v>4</v>
+        <v>13</v>
       </c>
       <c r="K9" s="5">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="L9" s="5">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="M9" s="5">
-        <v>5</v>
+        <v>11</v>
       </c>
     </row>
     <row r="10" spans="1:13">
       <c r="A10" s="4" t="s">
         <v>20</v>
       </c>
       <c r="B10" s="5">
+        <v>4</v>
+      </c>
+      <c r="C10" s="5">
         <v>2</v>
       </c>
-      <c r="C10" s="5">
-[...1 lines deleted...]
-      </c>
       <c r="D10" s="5">
         <v>0</v>
       </c>
       <c r="E10" s="5">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="F10" s="5">
-        <v>41</v>
+        <v>83</v>
       </c>
       <c r="G10" s="5">
-        <v>42</v>
+        <v>62</v>
       </c>
       <c r="H10" s="5">
-        <v>-1</v>
+        <v>21</v>
       </c>
       <c r="I10" s="5">
-        <v>6</v>
+        <v>13</v>
       </c>
       <c r="J10" s="5">
-        <v>7</v>
+        <v>9</v>
       </c>
       <c r="K10" s="5">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="L10" s="5">
         <v>0</v>
       </c>
       <c r="M10" s="5">
-        <v>5</v>
+        <v>10</v>
       </c>
     </row>
     <row r="11" spans="1:13">
       <c r="A11" s="4" t="s">
         <v>21</v>
       </c>
       <c r="B11" s="5">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="C11" s="5">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="D11" s="5">
         <v>0</v>
       </c>
       <c r="E11" s="5">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F11" s="5">
-        <v>20</v>
+        <v>118</v>
       </c>
       <c r="G11" s="5">
-        <v>10</v>
+        <v>72</v>
       </c>
       <c r="H11" s="5">
-        <v>10</v>
+        <v>46</v>
       </c>
       <c r="I11" s="5">
-        <v>3</v>
+        <v>18</v>
       </c>
       <c r="J11" s="5">
-        <v>1</v>
+        <v>9</v>
       </c>
       <c r="K11" s="5">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="L11" s="5">
         <v>0</v>
       </c>
       <c r="M11" s="5">
-        <v>4</v>
+        <v>9</v>
       </c>
     </row>
     <row r="12" spans="1:13">
       <c r="A12" s="4" t="s">
         <v>22</v>
       </c>
       <c r="B12" s="5">
+        <v>4</v>
+      </c>
+      <c r="C12" s="5">
         <v>2</v>
       </c>
-      <c r="C12" s="5">
-[...1 lines deleted...]
-      </c>
       <c r="D12" s="5">
         <v>0</v>
       </c>
       <c r="E12" s="5">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="F12" s="5">
-        <v>30</v>
+        <v>89</v>
       </c>
       <c r="G12" s="5">
-        <v>79</v>
+        <v>133</v>
       </c>
       <c r="H12" s="5">
-        <v>-49</v>
+        <v>-44</v>
       </c>
       <c r="I12" s="5">
-        <v>4</v>
+        <v>11</v>
       </c>
       <c r="J12" s="5">
-        <v>10</v>
+        <v>18</v>
       </c>
       <c r="K12" s="5">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="L12" s="5">
         <v>0</v>
       </c>
       <c r="M12" s="5">
-        <v>4</v>
+        <v>9</v>
       </c>
     </row>
     <row r="13" spans="1:13">
       <c r="A13" s="4" t="s">
         <v>23</v>
       </c>
       <c r="B13" s="5">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="C13" s="5">
         <v>0</v>
       </c>
       <c r="D13" s="5">
         <v>0</v>
       </c>
       <c r="E13" s="5">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="F13" s="5">
-        <v>37</v>
+        <v>68</v>
       </c>
       <c r="G13" s="5">
-        <v>68</v>
+        <v>168</v>
       </c>
       <c r="H13" s="5">
-        <v>-31</v>
+        <v>-100</v>
       </c>
       <c r="I13" s="5">
-        <v>6</v>
+        <v>10</v>
       </c>
       <c r="J13" s="5">
-        <v>9</v>
+        <v>25</v>
       </c>
       <c r="K13" s="5">
         <v>0</v>
       </c>
       <c r="L13" s="5">
         <v>1</v>
       </c>
       <c r="M13" s="5">
         <v>1</v>
       </c>
     </row>
     <row r="14" spans="1:13">
       <c r="A14" s="4" t="s">
         <v>24</v>
       </c>
       <c r="B14" s="5">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="C14" s="5">
         <v>0</v>
       </c>
       <c r="D14" s="5">
         <v>0</v>
       </c>
       <c r="E14" s="5">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="F14" s="5">
-        <v>24</v>
+        <v>48</v>
       </c>
       <c r="G14" s="5">
-        <v>70</v>
+        <v>205</v>
       </c>
       <c r="H14" s="5">
-        <v>-46</v>
+        <v>-157</v>
       </c>
       <c r="I14" s="5">
-        <v>2</v>
+        <v>5</v>
       </c>
       <c r="J14" s="5">
-        <v>10</v>
+        <v>31</v>
       </c>
       <c r="K14" s="5">
         <v>0</v>
       </c>
       <c r="L14" s="5">
         <v>1</v>
       </c>
       <c r="M14" s="5">
         <v>1</v>
       </c>
     </row>
     <row r="15" spans="1:13">
       <c r="A15" s="4" t="s">
         <v>25</v>
       </c>
       <c r="B15" s="5">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="C15" s="5">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="D15" s="5">
         <v>0</v>
       </c>
       <c r="E15" s="5">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="F15" s="5">
+        <v>73</v>
+      </c>
+      <c r="G15" s="5">
+        <v>164</v>
+      </c>
+      <c r="H15" s="5">
+        <v>-91</v>
+      </c>
+      <c r="I15" s="5">
         <v>12</v>
       </c>
-      <c r="G15" s="5">
-[...7 lines deleted...]
-      </c>
       <c r="J15" s="5">
-        <v>9</v>
+        <v>27</v>
       </c>
       <c r="K15" s="5">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="L15" s="5">
         <v>0</v>
       </c>
       <c r="M15" s="5">
         <v>0</v>
       </c>
     </row>
     <row r="17" spans="1:13">
       <c r="A17" s="6" t="s">
         <v>26</v>
       </c>
       <c r="B17" s="6"/>
       <c r="C17" s="6"/>
       <c r="D17" s="6"/>
       <c r="E17" s="6"/>
       <c r="F17" s="6"/>
       <c r="G17" s="6"/>
       <c r="H17" s="6"/>
       <c r="I17" s="6"/>
       <c r="J17" s="6"/>
       <c r="K17" s="6"/>
       <c r="L17" s="6"/>
       <c r="M17" s="6"/>
     </row>