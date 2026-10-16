--- v0 (2026-09-25)
+++ v1 (2026-10-16)
@@ -62,63 +62,63 @@
   <si>
     <t>PF</t>
   </si>
   <si>
     <t>PC</t>
   </si>
   <si>
     <t>DP</t>
   </si>
   <si>
     <t>AF</t>
   </si>
   <si>
     <t>AC</t>
   </si>
   <si>
     <t>BO</t>
   </si>
   <si>
     <t>BD</t>
   </si>
   <si>
     <t>PUNTS</t>
   </si>
   <si>
-    <t>MARTORELL/ESPARREGUERA</t>
+    <t>RC MARTORELL</t>
+  </si>
+  <si>
+    <t>PANTERES GROGUES</t>
+  </si>
+  <si>
+    <t>RCS/CRT B</t>
+  </si>
+  <si>
+    <t>TÀRREGA/INEF LLEIDA B</t>
   </si>
   <si>
     <t>RC L'HOSPITALET B</t>
-  </si>
-[...7 lines deleted...]
-    <t>TÀRREGA/INEF LLEIDA B</t>
   </si>
   <si>
     <t>J: Jugats. G: Guanyats. E: Empatats. P: Perduts. PF: Punts a Favor. PC: Punts en Contra.</t>
   </si>
   <si>
     <t>DP: Diferència de Punts. AF: Assajos a Favor. AC: Assajos en Contra. BO: Bonus Ofensiu. BD: Bonus Defensiu.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="4">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
@@ -486,51 +486,51 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:M13"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="26.279297" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="25.136719" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:13">
       <c r="A2" s="1" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:13">
       <c r="A3" s="1" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="5" spans="1:13">
       <c r="A5" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>4</v>
       </c>
       <c r="C5" s="3" t="s">
@@ -550,84 +550,84 @@
       </c>
       <c r="H5" s="3" t="s">
         <v>10</v>
       </c>
       <c r="I5" s="3" t="s">
         <v>11</v>
       </c>
       <c r="J5" s="3" t="s">
         <v>12</v>
       </c>
       <c r="K5" s="3" t="s">
         <v>13</v>
       </c>
       <c r="L5" s="3" t="s">
         <v>14</v>
       </c>
       <c r="M5" s="3" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="6" spans="1:13">
       <c r="A6" s="4" t="s">
         <v>16</v>
       </c>
       <c r="B6" s="5">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="C6" s="5">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="D6" s="5">
         <v>0</v>
       </c>
       <c r="E6" s="5">
         <v>0</v>
       </c>
       <c r="F6" s="5">
-        <v>0</v>
+        <v>21</v>
       </c>
       <c r="G6" s="5">
         <v>0</v>
       </c>
       <c r="H6" s="5">
-        <v>0</v>
+        <v>21</v>
       </c>
       <c r="I6" s="5">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="J6" s="5">
         <v>0</v>
       </c>
       <c r="K6" s="5">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="L6" s="5">
         <v>0</v>
       </c>
       <c r="M6" s="5">
-        <v>0</v>
+        <v>5</v>
       </c>
     </row>
     <row r="7" spans="1:13">
       <c r="A7" s="4" t="s">
         <v>17</v>
       </c>
       <c r="B7" s="5">
         <v>0</v>
       </c>
       <c r="C7" s="5">
         <v>0</v>
       </c>
       <c r="D7" s="5">
         <v>0</v>
       </c>
       <c r="E7" s="5">
         <v>0</v>
       </c>
       <c r="F7" s="5">
         <v>0</v>
       </c>
       <c r="G7" s="5">
         <v>0</v>
       </c>
       <c r="H7" s="5">
@@ -714,84 +714,84 @@
       </c>
       <c r="H9" s="5">
         <v>0</v>
       </c>
       <c r="I9" s="5">
         <v>0</v>
       </c>
       <c r="J9" s="5">
         <v>0</v>
       </c>
       <c r="K9" s="5">
         <v>0</v>
       </c>
       <c r="L9" s="5">
         <v>0</v>
       </c>
       <c r="M9" s="5">
         <v>0</v>
       </c>
     </row>
     <row r="10" spans="1:13">
       <c r="A10" s="4" t="s">
         <v>20</v>
       </c>
       <c r="B10" s="5">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="C10" s="5">
         <v>0</v>
       </c>
       <c r="D10" s="5">
         <v>0</v>
       </c>
       <c r="E10" s="5">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F10" s="5">
         <v>0</v>
       </c>
       <c r="G10" s="5">
-        <v>0</v>
+        <v>21</v>
       </c>
       <c r="H10" s="5">
-        <v>0</v>
+        <v>-21</v>
       </c>
       <c r="I10" s="5">
         <v>0</v>
       </c>
       <c r="J10" s="5">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="K10" s="5">
         <v>0</v>
       </c>
       <c r="L10" s="5">
         <v>0</v>
       </c>
       <c r="M10" s="5">
-        <v>0</v>
+        <v>-2</v>
       </c>
     </row>
     <row r="12" spans="1:13">
       <c r="A12" s="6" t="s">
         <v>21</v>
       </c>
       <c r="B12" s="6"/>
       <c r="C12" s="6"/>
       <c r="D12" s="6"/>
       <c r="E12" s="6"/>
       <c r="F12" s="6"/>
       <c r="G12" s="6"/>
       <c r="H12" s="6"/>
       <c r="I12" s="6"/>
       <c r="J12" s="6"/>
       <c r="K12" s="6"/>
       <c r="L12" s="6"/>
       <c r="M12" s="6"/>
     </row>
     <row r="13" spans="1:13">
       <c r="A13" s="6" t="s">
         <v>22</v>
       </c>
       <c r="B13" s="6"/>
       <c r="C13" s="6"/>