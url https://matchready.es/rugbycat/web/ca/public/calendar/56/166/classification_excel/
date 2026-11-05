--- v1 (2026-10-16)
+++ v2 (2026-11-05)
@@ -65,57 +65,57 @@
   <si>
     <t>PC</t>
   </si>
   <si>
     <t>DP</t>
   </si>
   <si>
     <t>AF</t>
   </si>
   <si>
     <t>AC</t>
   </si>
   <si>
     <t>BO</t>
   </si>
   <si>
     <t>BD</t>
   </si>
   <si>
     <t>PUNTS</t>
   </si>
   <si>
     <t>RC MARTORELL</t>
   </si>
   <si>
+    <t>RCS/CRT B</t>
+  </si>
+  <si>
+    <t>TÀRREGA/INEF LLEIDA B</t>
+  </si>
+  <si>
     <t>PANTERES GROGUES</t>
-  </si>
-[...4 lines deleted...]
-    <t>TÀRREGA/INEF LLEIDA B</t>
   </si>
   <si>
     <t>RC L'HOSPITALET B</t>
   </si>
   <si>
     <t>J: Jugats. G: Guanyats. E: Empatats. P: Perduts. PF: Punts a Favor. PC: Punts en Contra.</t>
   </si>
   <si>
     <t>DP: Diferència de Punts. AF: Assajos a Favor. AC: Assajos en Contra. BO: Bonus Ofensiu. BD: Bonus Defensiu.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="4">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -550,239 +550,239 @@
       </c>
       <c r="H5" s="3" t="s">
         <v>10</v>
       </c>
       <c r="I5" s="3" t="s">
         <v>11</v>
       </c>
       <c r="J5" s="3" t="s">
         <v>12</v>
       </c>
       <c r="K5" s="3" t="s">
         <v>13</v>
       </c>
       <c r="L5" s="3" t="s">
         <v>14</v>
       </c>
       <c r="M5" s="3" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="6" spans="1:13">
       <c r="A6" s="4" t="s">
         <v>16</v>
       </c>
       <c r="B6" s="5">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="C6" s="5">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="D6" s="5">
         <v>0</v>
       </c>
       <c r="E6" s="5">
         <v>0</v>
       </c>
       <c r="F6" s="5">
+        <v>161</v>
+      </c>
+      <c r="G6" s="5">
+        <v>37</v>
+      </c>
+      <c r="H6" s="5">
+        <v>124</v>
+      </c>
+      <c r="I6" s="5">
         <v>21</v>
       </c>
-      <c r="G6" s="5">
-[...7 lines deleted...]
-      </c>
       <c r="J6" s="5">
-        <v>0</v>
+        <v>6</v>
       </c>
       <c r="K6" s="5">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="L6" s="5">
         <v>0</v>
       </c>
       <c r="M6" s="5">
-        <v>5</v>
+        <v>18</v>
       </c>
     </row>
     <row r="7" spans="1:13">
       <c r="A7" s="4" t="s">
         <v>17</v>
       </c>
       <c r="B7" s="5">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="C7" s="5">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="D7" s="5">
         <v>0</v>
       </c>
       <c r="E7" s="5">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F7" s="5">
-        <v>0</v>
+        <v>135</v>
       </c>
       <c r="G7" s="5">
-        <v>0</v>
+        <v>67</v>
       </c>
       <c r="H7" s="5">
-        <v>0</v>
+        <v>68</v>
       </c>
       <c r="I7" s="5">
-        <v>0</v>
+        <v>22</v>
       </c>
       <c r="J7" s="5">
-        <v>0</v>
+        <v>9</v>
       </c>
       <c r="K7" s="5">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="L7" s="5">
         <v>0</v>
       </c>
       <c r="M7" s="5">
-        <v>0</v>
+        <v>10</v>
       </c>
     </row>
     <row r="8" spans="1:13">
       <c r="A8" s="4" t="s">
         <v>18</v>
       </c>
       <c r="B8" s="5">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="C8" s="5">
         <v>0</v>
       </c>
       <c r="D8" s="5">
         <v>0</v>
       </c>
       <c r="E8" s="5">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="F8" s="5">
-        <v>0</v>
+        <v>19</v>
       </c>
       <c r="G8" s="5">
-        <v>0</v>
+        <v>78</v>
       </c>
       <c r="H8" s="5">
-        <v>0</v>
+        <v>-59</v>
       </c>
       <c r="I8" s="5">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="J8" s="5">
-        <v>0</v>
+        <v>12</v>
       </c>
       <c r="K8" s="5">
         <v>0</v>
       </c>
       <c r="L8" s="5">
         <v>0</v>
       </c>
       <c r="M8" s="5">
         <v>0</v>
       </c>
     </row>
     <row r="9" spans="1:13">
       <c r="A9" s="4" t="s">
         <v>19</v>
       </c>
       <c r="B9" s="5">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="C9" s="5">
         <v>0</v>
       </c>
       <c r="D9" s="5">
         <v>0</v>
       </c>
       <c r="E9" s="5">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F9" s="5">
-        <v>0</v>
+        <v>5</v>
       </c>
       <c r="G9" s="5">
-        <v>0</v>
+        <v>80</v>
       </c>
       <c r="H9" s="5">
-        <v>0</v>
+        <v>-75</v>
       </c>
       <c r="I9" s="5">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="J9" s="5">
-        <v>0</v>
+        <v>12</v>
       </c>
       <c r="K9" s="5">
         <v>0</v>
       </c>
       <c r="L9" s="5">
         <v>0</v>
       </c>
       <c r="M9" s="5">
         <v>0</v>
       </c>
     </row>
     <row r="10" spans="1:13">
       <c r="A10" s="4" t="s">
         <v>20</v>
       </c>
       <c r="B10" s="5">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="C10" s="5">
         <v>0</v>
       </c>
       <c r="D10" s="5">
         <v>0</v>
       </c>
       <c r="E10" s="5">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="F10" s="5">
-        <v>0</v>
+        <v>27</v>
       </c>
       <c r="G10" s="5">
-        <v>21</v>
+        <v>85</v>
       </c>
       <c r="H10" s="5">
-        <v>-21</v>
+        <v>-58</v>
       </c>
       <c r="I10" s="5">
-        <v>0</v>
+        <v>5</v>
       </c>
       <c r="J10" s="5">
-        <v>3</v>
+        <v>13</v>
       </c>
       <c r="K10" s="5">
         <v>0</v>
       </c>
       <c r="L10" s="5">
         <v>0</v>
       </c>
       <c r="M10" s="5">
         <v>-2</v>
       </c>
     </row>
     <row r="12" spans="1:13">
       <c r="A12" s="6" t="s">
         <v>21</v>
       </c>
       <c r="B12" s="6"/>
       <c r="C12" s="6"/>
       <c r="D12" s="6"/>
       <c r="E12" s="6"/>
       <c r="F12" s="6"/>
       <c r="G12" s="6"/>
       <c r="H12" s="6"/>
       <c r="I12" s="6"/>
       <c r="J12" s="6"/>
       <c r="K12" s="6"/>