--- v0 (2026-10-06)
+++ v1 (2026-10-26)
@@ -12,143 +12,155 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Calendari" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="33">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="37">
   <si>
     <t>Subcategoria</t>
   </si>
   <si>
     <t>F Grup B</t>
   </si>
   <si>
     <t>Competició</t>
   </si>
   <si>
     <t>Sènior Femení</t>
   </si>
   <si>
     <t>Jornada 1</t>
   </si>
   <si>
     <t>Data</t>
   </si>
   <si>
     <t>Hora</t>
   </si>
   <si>
     <t>Equip local</t>
   </si>
   <si>
     <t>Res. Local</t>
   </si>
   <si>
     <t>Res. Visitant</t>
   </si>
   <si>
     <t>Equip visitant</t>
   </si>
   <si>
     <t>Àrbitre</t>
   </si>
   <si>
-    <t>04/10/2026</t>
-[...2 lines deleted...]
-    <t>12:30</t>
+    <t>10/10/2026</t>
+  </si>
+  <si>
+    <t>14:00</t>
   </si>
   <si>
     <t>CR SANT CUGAT B</t>
   </si>
   <si>
+    <t>CEU/AVRFCB</t>
+  </si>
+  <si>
+    <t>Anguita Garrido, Juan Carlos</t>
+  </si>
+  <si>
+    <t>07/11/2026</t>
+  </si>
+  <si>
+    <t>00:00</t>
+  </si>
+  <si>
+    <t>CR SPARTANS</t>
+  </si>
+  <si>
     <t>-</t>
   </si>
   <si>
-    <t>CEU/AVRFCB</t>
-[...10 lines deleted...]
-  <si>
     <t>CAT CENTRAL</t>
   </si>
   <si>
     <t>Jornada 2</t>
   </si>
   <si>
-    <t>18/10/2026</t>
-[...2 lines deleted...]
-    <t>00:00</t>
+    <t>17/10/2026</t>
+  </si>
+  <si>
+    <t>16:30</t>
+  </si>
+  <si>
+    <t>16:00</t>
   </si>
   <si>
     <t>VALKINYOLES</t>
   </si>
   <si>
+    <t>Batlle Martin, Marc</t>
+  </si>
+  <si>
     <t>Jornada 3</t>
   </si>
   <si>
     <t>24/10/2026</t>
   </si>
   <si>
-    <t>16:00</t>
-[...2 lines deleted...]
-    <t>25/10/2026</t>
+    <t>Maeso Lario, Oscar</t>
+  </si>
+  <si>
+    <t>Perez Lia, Lucas</t>
   </si>
   <si>
     <t>Jornada 4</t>
   </si>
   <si>
-    <t>01/11/2026</t>
+    <t>31/10/2026</t>
+  </si>
+  <si>
+    <t>15:00</t>
   </si>
   <si>
     <t>Jornada 5</t>
   </si>
   <si>
     <t>15/11/2026</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="4">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
@@ -527,51 +539,51 @@
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:G27"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="19.423828" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="16.424561" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="18.709717" bestFit="true" customWidth="true" style="0"/>
-    <col min="7" max="7" width="9.283447" bestFit="true" customWidth="true" style="0"/>
+    <col min="7" max="7" width="34.134521" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>
       <c r="E1" s="1"/>
       <c r="F1" s="1"/>
       <c r="G1" s="1"/>
     </row>
     <row r="2" spans="1:7">
       <c r="A2" s="1" t="s">
         <v>2</v>
       </c>
       <c r="B2" s="1" t="s">
         <v>3</v>
       </c>
       <c r="C2" s="1"/>
       <c r="D2" s="1"/>
       <c r="E2" s="1"/>
@@ -600,383 +612,387 @@
         <v>7</v>
       </c>
       <c r="D5" s="3" t="s">
         <v>8</v>
       </c>
       <c r="E5" s="3" t="s">
         <v>9</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>10</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="6" spans="1:7">
       <c r="A6" s="4" t="s">
         <v>12</v>
       </c>
       <c r="B6" s="4" t="s">
         <v>13</v>
       </c>
       <c r="C6" s="5" t="s">
         <v>14</v>
       </c>
-      <c r="D6" s="4" t="s">
+      <c r="D6" s="4"/>
+      <c r="E6" s="4">
+        <v>56</v>
+      </c>
+      <c r="F6" s="5" t="s">
         <v>15</v>
       </c>
-      <c r="E6" s="4" t="s">
-[...2 lines deleted...]
-      <c r="F6" s="5" t="s">
+      <c r="G6" s="5" t="s">
         <v>16</v>
       </c>
-      <c r="G6" s="5"/>
     </row>
     <row r="7" spans="1:7">
       <c r="A7" s="4" t="s">
         <v>17</v>
       </c>
       <c r="B7" s="4" t="s">
         <v>18</v>
       </c>
       <c r="C7" s="5" t="s">
         <v>19</v>
       </c>
       <c r="D7" s="4" t="s">
-        <v>15</v>
+        <v>20</v>
       </c>
       <c r="E7" s="4" t="s">
-        <v>15</v>
+        <v>20</v>
       </c>
       <c r="F7" s="5" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="G7" s="5"/>
     </row>
     <row r="9" spans="1:7">
       <c r="A9" s="2" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="B9" s="2"/>
       <c r="C9" s="2"/>
       <c r="D9" s="2"/>
       <c r="E9" s="2"/>
       <c r="F9" s="2"/>
       <c r="G9" s="2"/>
     </row>
     <row r="10" spans="1:7">
       <c r="A10" s="3" t="s">
         <v>5</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>6</v>
       </c>
       <c r="C10" s="3" t="s">
         <v>7</v>
       </c>
       <c r="D10" s="3" t="s">
         <v>8</v>
       </c>
       <c r="E10" s="3" t="s">
         <v>9</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>10</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="11" spans="1:7">
       <c r="A11" s="4" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="B11" s="4" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="C11" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="D11" s="4" t="s">
-        <v>15</v>
+        <v>20</v>
       </c>
       <c r="E11" s="4" t="s">
-        <v>15</v>
+        <v>20</v>
       </c>
       <c r="F11" s="5" t="s">
         <v>19</v>
       </c>
       <c r="G11" s="5"/>
     </row>
     <row r="12" spans="1:7">
       <c r="A12" s="4" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="B12" s="4" t="s">
-        <v>23</v>
+        <v>25</v>
       </c>
       <c r="C12" s="5" t="s">
-        <v>24</v>
-[...5 lines deleted...]
-        <v>15</v>
+        <v>26</v>
+      </c>
+      <c r="D12" s="4">
+        <v>51</v>
+      </c>
+      <c r="E12" s="4">
+        <v>10</v>
       </c>
       <c r="F12" s="5" t="s">
         <v>14</v>
       </c>
-      <c r="G12" s="5"/>
+      <c r="G12" s="5" t="s">
+        <v>27</v>
+      </c>
     </row>
     <row r="14" spans="1:7">
       <c r="A14" s="2" t="s">
-        <v>25</v>
+        <v>28</v>
       </c>
       <c r="B14" s="2"/>
       <c r="C14" s="2"/>
       <c r="D14" s="2"/>
       <c r="E14" s="2"/>
       <c r="F14" s="2"/>
       <c r="G14" s="2"/>
     </row>
     <row r="15" spans="1:7">
       <c r="A15" s="3" t="s">
         <v>5</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>6</v>
       </c>
       <c r="C15" s="3" t="s">
         <v>7</v>
       </c>
       <c r="D15" s="3" t="s">
         <v>8</v>
       </c>
       <c r="E15" s="3" t="s">
         <v>9</v>
       </c>
       <c r="F15" s="3" t="s">
         <v>10</v>
       </c>
       <c r="G15" s="3" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="16" spans="1:7">
       <c r="A16" s="4" t="s">
-        <v>26</v>
+        <v>29</v>
       </c>
       <c r="B16" s="4" t="s">
-        <v>27</v>
+        <v>25</v>
       </c>
       <c r="C16" s="5" t="s">
         <v>19</v>
       </c>
-      <c r="D16" s="4" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="D16" s="4">
+        <v>53</v>
+      </c>
+      <c r="E16" s="4"/>
       <c r="F16" s="5" t="s">
-        <v>24</v>
-[...1 lines deleted...]
-      <c r="G16" s="5"/>
+        <v>26</v>
+      </c>
+      <c r="G16" s="5" t="s">
+        <v>30</v>
+      </c>
     </row>
     <row r="17" spans="1:7">
       <c r="A17" s="4" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="B17" s="4" t="s">
-        <v>23</v>
+        <v>25</v>
       </c>
       <c r="C17" s="5" t="s">
-        <v>20</v>
-[...1 lines deleted...]
-      <c r="D17" s="4" t="s">
+        <v>21</v>
+      </c>
+      <c r="D17" s="4">
+        <v>43</v>
+      </c>
+      <c r="E17" s="4">
+        <v>17</v>
+      </c>
+      <c r="F17" s="5" t="s">
         <v>15</v>
       </c>
-      <c r="E17" s="4" t="s">
-[...5 lines deleted...]
-      <c r="G17" s="5"/>
+      <c r="G17" s="5" t="s">
+        <v>31</v>
+      </c>
     </row>
     <row r="19" spans="1:7">
       <c r="A19" s="2" t="s">
-        <v>29</v>
+        <v>32</v>
       </c>
       <c r="B19" s="2"/>
       <c r="C19" s="2"/>
       <c r="D19" s="2"/>
       <c r="E19" s="2"/>
       <c r="F19" s="2"/>
       <c r="G19" s="2"/>
     </row>
     <row r="20" spans="1:7">
       <c r="A20" s="3" t="s">
         <v>5</v>
       </c>
       <c r="B20" s="3" t="s">
         <v>6</v>
       </c>
       <c r="C20" s="3" t="s">
         <v>7</v>
       </c>
       <c r="D20" s="3" t="s">
         <v>8</v>
       </c>
       <c r="E20" s="3" t="s">
         <v>9</v>
       </c>
       <c r="F20" s="3" t="s">
         <v>10</v>
       </c>
       <c r="G20" s="3" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="21" spans="1:7">
       <c r="A21" s="4" t="s">
-        <v>30</v>
+        <v>33</v>
       </c>
       <c r="B21" s="4" t="s">
-        <v>23</v>
+        <v>34</v>
       </c>
       <c r="C21" s="5" t="s">
-        <v>24</v>
+        <v>26</v>
       </c>
       <c r="D21" s="4" t="s">
-        <v>15</v>
+        <v>20</v>
       </c>
       <c r="E21" s="4" t="s">
-        <v>15</v>
+        <v>20</v>
       </c>
       <c r="F21" s="5" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="G21" s="5"/>
     </row>
     <row r="22" spans="1:7">
       <c r="A22" s="4" t="s">
-        <v>30</v>
+        <v>33</v>
       </c>
       <c r="B22" s="4" t="s">
-        <v>23</v>
+        <v>25</v>
       </c>
       <c r="C22" s="5" t="s">
         <v>14</v>
       </c>
       <c r="D22" s="4" t="s">
-        <v>15</v>
+        <v>20</v>
       </c>
       <c r="E22" s="4" t="s">
-        <v>15</v>
+        <v>20</v>
       </c>
       <c r="F22" s="5" t="s">
         <v>19</v>
       </c>
       <c r="G22" s="5"/>
     </row>
     <row r="24" spans="1:7">
       <c r="A24" s="2" t="s">
-        <v>31</v>
+        <v>35</v>
       </c>
       <c r="B24" s="2"/>
       <c r="C24" s="2"/>
       <c r="D24" s="2"/>
       <c r="E24" s="2"/>
       <c r="F24" s="2"/>
       <c r="G24" s="2"/>
     </row>
     <row r="25" spans="1:7">
       <c r="A25" s="3" t="s">
         <v>5</v>
       </c>
       <c r="B25" s="3" t="s">
         <v>6</v>
       </c>
       <c r="C25" s="3" t="s">
         <v>7</v>
       </c>
       <c r="D25" s="3" t="s">
         <v>8</v>
       </c>
       <c r="E25" s="3" t="s">
         <v>9</v>
       </c>
       <c r="F25" s="3" t="s">
         <v>10</v>
       </c>
       <c r="G25" s="3" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="26" spans="1:7">
       <c r="A26" s="4" t="s">
-        <v>32</v>
+        <v>36</v>
       </c>
       <c r="B26" s="4" t="s">
-        <v>23</v>
+        <v>18</v>
       </c>
       <c r="C26" s="5" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="D26" s="4" t="s">
-        <v>15</v>
+        <v>20</v>
       </c>
       <c r="E26" s="4" t="s">
-        <v>15</v>
+        <v>20</v>
       </c>
       <c r="F26" s="5" t="s">
         <v>14</v>
       </c>
       <c r="G26" s="5"/>
     </row>
     <row r="27" spans="1:7">
       <c r="A27" s="4" t="s">
-        <v>32</v>
+        <v>36</v>
       </c>
       <c r="B27" s="4" t="s">
-        <v>23</v>
+        <v>18</v>
       </c>
       <c r="C27" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="D27" s="4" t="s">
-        <v>15</v>
+        <v>20</v>
       </c>
       <c r="E27" s="4" t="s">
-        <v>15</v>
+        <v>20</v>
       </c>
       <c r="F27" s="5" t="s">
-        <v>24</v>
+        <v>26</v>
       </c>
       <c r="G27" s="5"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="B1:G1"/>
     <mergeCell ref="B2:G2"/>
     <mergeCell ref="A4:G4"/>
     <mergeCell ref="A9:G9"/>
     <mergeCell ref="A14:G14"/>
     <mergeCell ref="A19:G19"/>
     <mergeCell ref="A24:G24"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>