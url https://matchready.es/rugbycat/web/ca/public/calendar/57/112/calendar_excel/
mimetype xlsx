--- v0 (2026-09-30)
+++ v1 (2026-10-21)
@@ -12,143 +12,173 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Calendari" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="41">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="51">
   <si>
     <t>Subcategoria</t>
   </si>
   <si>
     <t>F DHCAT</t>
   </si>
   <si>
     <t>Competició</t>
   </si>
   <si>
     <t>Sènior Femení</t>
   </si>
   <si>
     <t>Jornada 1</t>
   </si>
   <si>
     <t>Data</t>
   </si>
   <si>
     <t>Hora</t>
   </si>
   <si>
     <t>Equip local</t>
   </si>
   <si>
     <t>Res. Local</t>
   </si>
   <si>
     <t>Res. Visitant</t>
   </si>
   <si>
     <t>Equip visitant</t>
   </si>
   <si>
     <t>Àrbitre</t>
   </si>
   <si>
-    <t>04/10/2026</t>
-[...2 lines deleted...]
-    <t>12:00</t>
+    <t>08/11/2026</t>
+  </si>
+  <si>
+    <t>00:00</t>
   </si>
   <si>
     <t>FILADORES DEL VALLÈS</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>AVRFCB/CEU</t>
   </si>
   <si>
     <t>03/10/2026</t>
   </si>
   <si>
     <t>16:00</t>
   </si>
   <si>
     <t>CORNE/CRUC</t>
   </si>
   <si>
     <t>CNPN</t>
   </si>
   <si>
+    <t>Racionero Tortosa, Ramon</t>
+  </si>
+  <si>
     <t>CE INEF LLEIDA</t>
   </si>
   <si>
     <t>ALGONTEC ZARAGOZA</t>
   </si>
   <si>
+    <t>Solé Xanxo, Marti</t>
+  </si>
+  <si>
     <t>Jornada 2</t>
   </si>
   <si>
-    <t>18/10/2026</t>
-[...2 lines deleted...]
-    <t>00:00</t>
+    <t>17/10/2026</t>
+  </si>
+  <si>
+    <t>17:00</t>
+  </si>
+  <si>
+    <t>Corao Anadón, Sergio</t>
+  </si>
+  <si>
+    <t>Bogas Gonzalez, Jose</t>
+  </si>
+  <si>
+    <t>15:00</t>
+  </si>
+  <si>
+    <t>Riera Sole, Marc</t>
   </si>
   <si>
     <t>Jornada 3</t>
   </si>
   <si>
-    <t>25/10/2026</t>
+    <t>24/10/2026</t>
+  </si>
+  <si>
+    <t>15:30</t>
+  </si>
+  <si>
+    <t>18:00</t>
+  </si>
+  <si>
+    <t>13:00</t>
   </si>
   <si>
     <t>Jornada 4</t>
   </si>
   <si>
+    <t>15/11/2026</t>
+  </si>
+  <si>
+    <t>Jornada 5</t>
+  </si>
+  <si>
     <t>29/11/2026</t>
-  </si>
-[...1 lines deleted...]
-    <t>Jornada 5</t>
   </si>
   <si>
     <t>Jornada 6</t>
   </si>
   <si>
     <t>07/02/2027</t>
   </si>
   <si>
     <t>Jornada 7</t>
   </si>
   <si>
     <t>14/02/2027</t>
   </si>
   <si>
     <t>Jornada 8</t>
   </si>
   <si>
     <t>21/02/2027</t>
   </si>
   <si>
     <t>Jornada 9</t>
   </si>
   <si>
     <t>14/03/2027</t>
   </si>
@@ -551,51 +581,51 @@
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:G62"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="19.423828" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="16.424561" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="24.708252" bestFit="true" customWidth="true" style="0"/>
-    <col min="7" max="7" width="9.283447" bestFit="true" customWidth="true" style="0"/>
+    <col min="7" max="7" width="29.421387" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>
       <c r="E1" s="1"/>
       <c r="F1" s="1"/>
       <c r="G1" s="1"/>
     </row>
     <row r="2" spans="1:7">
       <c r="A2" s="1" t="s">
         <v>2</v>
       </c>
       <c r="B2" s="1" t="s">
         <v>3</v>
       </c>
       <c r="C2" s="1"/>
       <c r="D2" s="1"/>
       <c r="E2" s="1"/>
@@ -645,940 +675,948 @@
       </c>
       <c r="C6" s="5" t="s">
         <v>14</v>
       </c>
       <c r="D6" s="4" t="s">
         <v>15</v>
       </c>
       <c r="E6" s="4" t="s">
         <v>15</v>
       </c>
       <c r="F6" s="5" t="s">
         <v>16</v>
       </c>
       <c r="G6" s="5"/>
     </row>
     <row r="7" spans="1:7">
       <c r="A7" s="4" t="s">
         <v>17</v>
       </c>
       <c r="B7" s="4" t="s">
         <v>18</v>
       </c>
       <c r="C7" s="5" t="s">
         <v>19</v>
       </c>
-      <c r="D7" s="4" t="s">
-[...3 lines deleted...]
-        <v>15</v>
+      <c r="D7" s="4">
+        <v>22</v>
+      </c>
+      <c r="E7" s="4">
+        <v>24</v>
       </c>
       <c r="F7" s="5" t="s">
         <v>20</v>
       </c>
-      <c r="G7" s="5"/>
+      <c r="G7" s="5" t="s">
+        <v>21</v>
+      </c>
     </row>
     <row r="8" spans="1:7">
       <c r="A8" s="4" t="s">
         <v>17</v>
       </c>
       <c r="B8" s="4" t="s">
         <v>18</v>
       </c>
       <c r="C8" s="5" t="s">
+        <v>22</v>
+      </c>
+      <c r="D8" s="4">
+        <v>5</v>
+      </c>
+      <c r="E8" s="4">
         <v>21</v>
       </c>
-      <c r="D8" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F8" s="5" t="s">
-        <v>22</v>
-[...1 lines deleted...]
-      <c r="G8" s="5"/>
+        <v>23</v>
+      </c>
+      <c r="G8" s="5" t="s">
+        <v>24</v>
+      </c>
     </row>
     <row r="10" spans="1:7">
       <c r="A10" s="2" t="s">
-        <v>23</v>
+        <v>25</v>
       </c>
       <c r="B10" s="2"/>
       <c r="C10" s="2"/>
       <c r="D10" s="2"/>
       <c r="E10" s="2"/>
       <c r="F10" s="2"/>
       <c r="G10" s="2"/>
     </row>
     <row r="11" spans="1:7">
       <c r="A11" s="3" t="s">
         <v>5</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>6</v>
       </c>
       <c r="C11" s="3" t="s">
         <v>7</v>
       </c>
       <c r="D11" s="3" t="s">
         <v>8</v>
       </c>
       <c r="E11" s="3" t="s">
         <v>9</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>10</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="12" spans="1:7">
       <c r="A12" s="4" t="s">
-        <v>24</v>
+        <v>26</v>
       </c>
       <c r="B12" s="4" t="s">
-        <v>25</v>
+        <v>27</v>
       </c>
       <c r="C12" s="5" t="s">
-        <v>22</v>
-[...6 lines deleted...]
-      </c>
+        <v>23</v>
+      </c>
+      <c r="D12" s="4">
+        <v>17</v>
+      </c>
+      <c r="E12" s="4"/>
       <c r="F12" s="5" t="s">
         <v>14</v>
       </c>
-      <c r="G12" s="5"/>
+      <c r="G12" s="5" t="s">
+        <v>28</v>
+      </c>
     </row>
     <row r="13" spans="1:7">
       <c r="A13" s="4" t="s">
-        <v>24</v>
+        <v>26</v>
       </c>
       <c r="B13" s="4" t="s">
-        <v>25</v>
+        <v>18</v>
       </c>
       <c r="C13" s="5" t="s">
         <v>20</v>
       </c>
-      <c r="D13" s="4" t="s">
-[...3 lines deleted...]
-        <v>15</v>
+      <c r="D13" s="4">
+        <v>46</v>
+      </c>
+      <c r="E13" s="4">
+        <v>10</v>
       </c>
       <c r="F13" s="5" t="s">
-        <v>21</v>
-[...1 lines deleted...]
-      <c r="G13" s="5"/>
+        <v>22</v>
+      </c>
+      <c r="G13" s="5" t="s">
+        <v>29</v>
+      </c>
     </row>
     <row r="14" spans="1:7">
       <c r="A14" s="4" t="s">
-        <v>24</v>
+        <v>26</v>
       </c>
       <c r="B14" s="4" t="s">
-        <v>25</v>
+        <v>30</v>
       </c>
       <c r="C14" s="5" t="s">
         <v>16</v>
       </c>
-      <c r="D14" s="4" t="s">
-[...3 lines deleted...]
-        <v>15</v>
+      <c r="D14" s="4">
+        <v>38</v>
+      </c>
+      <c r="E14" s="4">
+        <v>10</v>
       </c>
       <c r="F14" s="5" t="s">
         <v>19</v>
       </c>
-      <c r="G14" s="5"/>
+      <c r="G14" s="5" t="s">
+        <v>31</v>
+      </c>
     </row>
     <row r="16" spans="1:7">
       <c r="A16" s="2" t="s">
-        <v>26</v>
+        <v>32</v>
       </c>
       <c r="B16" s="2"/>
       <c r="C16" s="2"/>
       <c r="D16" s="2"/>
       <c r="E16" s="2"/>
       <c r="F16" s="2"/>
       <c r="G16" s="2"/>
     </row>
     <row r="17" spans="1:7">
       <c r="A17" s="3" t="s">
         <v>5</v>
       </c>
       <c r="B17" s="3" t="s">
         <v>6</v>
       </c>
       <c r="C17" s="3" t="s">
         <v>7</v>
       </c>
       <c r="D17" s="3" t="s">
         <v>8</v>
       </c>
       <c r="E17" s="3" t="s">
         <v>9</v>
       </c>
       <c r="F17" s="3" t="s">
         <v>10</v>
       </c>
       <c r="G17" s="3" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="18" spans="1:7">
       <c r="A18" s="4" t="s">
-        <v>27</v>
+        <v>33</v>
       </c>
       <c r="B18" s="4" t="s">
-        <v>25</v>
+        <v>34</v>
       </c>
       <c r="C18" s="5" t="s">
         <v>14</v>
       </c>
       <c r="D18" s="4" t="s">
         <v>15</v>
       </c>
       <c r="E18" s="4" t="s">
         <v>15</v>
       </c>
       <c r="F18" s="5" t="s">
         <v>19</v>
       </c>
       <c r="G18" s="5"/>
     </row>
     <row r="19" spans="1:7">
       <c r="A19" s="4" t="s">
-        <v>27</v>
+        <v>33</v>
       </c>
       <c r="B19" s="4" t="s">
-        <v>25</v>
+        <v>35</v>
       </c>
       <c r="C19" s="5" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="D19" s="4" t="s">
         <v>15</v>
       </c>
       <c r="E19" s="4" t="s">
         <v>15</v>
       </c>
       <c r="F19" s="5" t="s">
         <v>16</v>
       </c>
       <c r="G19" s="5"/>
     </row>
     <row r="20" spans="1:7">
       <c r="A20" s="4" t="s">
-        <v>27</v>
+        <v>33</v>
       </c>
       <c r="B20" s="4" t="s">
-        <v>25</v>
+        <v>36</v>
       </c>
       <c r="C20" s="5" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="D20" s="4" t="s">
         <v>15</v>
       </c>
       <c r="E20" s="4" t="s">
         <v>15</v>
       </c>
       <c r="F20" s="5" t="s">
         <v>20</v>
       </c>
       <c r="G20" s="5"/>
     </row>
     <row r="22" spans="1:7">
       <c r="A22" s="2" t="s">
-        <v>28</v>
+        <v>37</v>
       </c>
       <c r="B22" s="2"/>
       <c r="C22" s="2"/>
       <c r="D22" s="2"/>
       <c r="E22" s="2"/>
       <c r="F22" s="2"/>
       <c r="G22" s="2"/>
     </row>
     <row r="23" spans="1:7">
       <c r="A23" s="3" t="s">
         <v>5</v>
       </c>
       <c r="B23" s="3" t="s">
         <v>6</v>
       </c>
       <c r="C23" s="3" t="s">
         <v>7</v>
       </c>
       <c r="D23" s="3" t="s">
         <v>8</v>
       </c>
       <c r="E23" s="3" t="s">
         <v>9</v>
       </c>
       <c r="F23" s="3" t="s">
         <v>10</v>
       </c>
       <c r="G23" s="3" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="24" spans="1:7">
       <c r="A24" s="4" t="s">
-        <v>29</v>
+        <v>38</v>
       </c>
       <c r="B24" s="4" t="s">
-        <v>25</v>
+        <v>13</v>
       </c>
       <c r="C24" s="5" t="s">
         <v>14</v>
       </c>
       <c r="D24" s="4" t="s">
         <v>15</v>
       </c>
       <c r="E24" s="4" t="s">
         <v>15</v>
       </c>
       <c r="F24" s="5" t="s">
         <v>20</v>
       </c>
       <c r="G24" s="5"/>
     </row>
     <row r="25" spans="1:7">
       <c r="A25" s="4" t="s">
-        <v>29</v>
+        <v>38</v>
       </c>
       <c r="B25" s="4" t="s">
-        <v>25</v>
+        <v>13</v>
       </c>
       <c r="C25" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D25" s="4" t="s">
         <v>15</v>
       </c>
       <c r="E25" s="4" t="s">
         <v>15</v>
       </c>
       <c r="F25" s="5" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="G25" s="5"/>
     </row>
     <row r="26" spans="1:7">
       <c r="A26" s="4" t="s">
-        <v>29</v>
+        <v>38</v>
       </c>
       <c r="B26" s="4" t="s">
-        <v>25</v>
+        <v>13</v>
       </c>
       <c r="C26" s="5" t="s">
         <v>19</v>
       </c>
       <c r="D26" s="4" t="s">
         <v>15</v>
       </c>
       <c r="E26" s="4" t="s">
         <v>15</v>
       </c>
       <c r="F26" s="5" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="G26" s="5"/>
     </row>
     <row r="28" spans="1:7">
       <c r="A28" s="2" t="s">
-        <v>30</v>
+        <v>39</v>
       </c>
       <c r="B28" s="2"/>
       <c r="C28" s="2"/>
       <c r="D28" s="2"/>
       <c r="E28" s="2"/>
       <c r="F28" s="2"/>
       <c r="G28" s="2"/>
     </row>
     <row r="29" spans="1:7">
       <c r="A29" s="3" t="s">
         <v>5</v>
       </c>
       <c r="B29" s="3" t="s">
         <v>6</v>
       </c>
       <c r="C29" s="3" t="s">
         <v>7</v>
       </c>
       <c r="D29" s="3" t="s">
         <v>8</v>
       </c>
       <c r="E29" s="3" t="s">
         <v>9</v>
       </c>
       <c r="F29" s="3" t="s">
         <v>10</v>
       </c>
       <c r="G29" s="3" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="30" spans="1:7">
       <c r="A30" s="4" t="s">
-        <v>29</v>
+        <v>40</v>
       </c>
       <c r="B30" s="4" t="s">
-        <v>25</v>
+        <v>13</v>
       </c>
       <c r="C30" s="5" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="D30" s="4" t="s">
         <v>15</v>
       </c>
       <c r="E30" s="4" t="s">
         <v>15</v>
       </c>
       <c r="F30" s="5" t="s">
         <v>14</v>
       </c>
       <c r="G30" s="5"/>
     </row>
     <row r="31" spans="1:7">
       <c r="A31" s="4" t="s">
-        <v>29</v>
+        <v>40</v>
       </c>
       <c r="B31" s="4" t="s">
-        <v>25</v>
+        <v>13</v>
       </c>
       <c r="C31" s="5" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="D31" s="4" t="s">
         <v>15</v>
       </c>
       <c r="E31" s="4" t="s">
         <v>15</v>
       </c>
       <c r="F31" s="5" t="s">
         <v>19</v>
       </c>
       <c r="G31" s="5"/>
     </row>
     <row r="32" spans="1:7">
       <c r="A32" s="4" t="s">
-        <v>29</v>
+        <v>40</v>
       </c>
       <c r="B32" s="4" t="s">
-        <v>25</v>
+        <v>13</v>
       </c>
       <c r="C32" s="5" t="s">
         <v>20</v>
       </c>
       <c r="D32" s="4" t="s">
         <v>15</v>
       </c>
       <c r="E32" s="4" t="s">
         <v>15</v>
       </c>
       <c r="F32" s="5" t="s">
         <v>16</v>
       </c>
       <c r="G32" s="5"/>
     </row>
     <row r="34" spans="1:7">
       <c r="A34" s="2" t="s">
-        <v>31</v>
+        <v>41</v>
       </c>
       <c r="B34" s="2"/>
       <c r="C34" s="2"/>
       <c r="D34" s="2"/>
       <c r="E34" s="2"/>
       <c r="F34" s="2"/>
       <c r="G34" s="2"/>
     </row>
     <row r="35" spans="1:7">
       <c r="A35" s="3" t="s">
         <v>5</v>
       </c>
       <c r="B35" s="3" t="s">
         <v>6</v>
       </c>
       <c r="C35" s="3" t="s">
         <v>7</v>
       </c>
       <c r="D35" s="3" t="s">
         <v>8</v>
       </c>
       <c r="E35" s="3" t="s">
         <v>9</v>
       </c>
       <c r="F35" s="3" t="s">
         <v>10</v>
       </c>
       <c r="G35" s="3" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="36" spans="1:7">
       <c r="A36" s="4" t="s">
-        <v>32</v>
+        <v>42</v>
       </c>
       <c r="B36" s="4" t="s">
-        <v>25</v>
+        <v>13</v>
       </c>
       <c r="C36" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D36" s="4" t="s">
         <v>15</v>
       </c>
       <c r="E36" s="4" t="s">
         <v>15</v>
       </c>
       <c r="F36" s="5" t="s">
         <v>14</v>
       </c>
       <c r="G36" s="5"/>
     </row>
     <row r="37" spans="1:7">
       <c r="A37" s="4" t="s">
-        <v>32</v>
+        <v>42</v>
       </c>
       <c r="B37" s="4" t="s">
-        <v>25</v>
+        <v>13</v>
       </c>
       <c r="C37" s="5" t="s">
         <v>20</v>
       </c>
       <c r="D37" s="4" t="s">
         <v>15</v>
       </c>
       <c r="E37" s="4" t="s">
         <v>15</v>
       </c>
       <c r="F37" s="5" t="s">
         <v>19</v>
       </c>
       <c r="G37" s="5"/>
     </row>
     <row r="38" spans="1:7">
       <c r="A38" s="4" t="s">
-        <v>32</v>
+        <v>42</v>
       </c>
       <c r="B38" s="4" t="s">
-        <v>25</v>
+        <v>13</v>
       </c>
       <c r="C38" s="5" t="s">
+        <v>23</v>
+      </c>
+      <c r="D38" s="4" t="s">
+        <v>15</v>
+      </c>
+      <c r="E38" s="4" t="s">
+        <v>15</v>
+      </c>
+      <c r="F38" s="5" t="s">
         <v>22</v>
-      </c>
-[...7 lines deleted...]
-        <v>21</v>
       </c>
       <c r="G38" s="5"/>
     </row>
     <row r="40" spans="1:7">
       <c r="A40" s="2" t="s">
-        <v>33</v>
+        <v>43</v>
       </c>
       <c r="B40" s="2"/>
       <c r="C40" s="2"/>
       <c r="D40" s="2"/>
       <c r="E40" s="2"/>
       <c r="F40" s="2"/>
       <c r="G40" s="2"/>
     </row>
     <row r="41" spans="1:7">
       <c r="A41" s="3" t="s">
         <v>5</v>
       </c>
       <c r="B41" s="3" t="s">
         <v>6</v>
       </c>
       <c r="C41" s="3" t="s">
         <v>7</v>
       </c>
       <c r="D41" s="3" t="s">
         <v>8</v>
       </c>
       <c r="E41" s="3" t="s">
         <v>9</v>
       </c>
       <c r="F41" s="3" t="s">
         <v>10</v>
       </c>
       <c r="G41" s="3" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="42" spans="1:7">
       <c r="A42" s="4" t="s">
-        <v>34</v>
+        <v>44</v>
       </c>
       <c r="B42" s="4" t="s">
-        <v>25</v>
+        <v>13</v>
       </c>
       <c r="C42" s="5" t="s">
         <v>14</v>
       </c>
       <c r="D42" s="4" t="s">
         <v>15</v>
       </c>
       <c r="E42" s="4" t="s">
         <v>15</v>
       </c>
       <c r="F42" s="5" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="G42" s="5"/>
     </row>
     <row r="43" spans="1:7">
       <c r="A43" s="4" t="s">
-        <v>34</v>
+        <v>44</v>
       </c>
       <c r="B43" s="4" t="s">
-        <v>25</v>
+        <v>13</v>
       </c>
       <c r="C43" s="5" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="D43" s="4" t="s">
         <v>15</v>
       </c>
       <c r="E43" s="4" t="s">
         <v>15</v>
       </c>
       <c r="F43" s="5" t="s">
         <v>20</v>
       </c>
       <c r="G43" s="5"/>
     </row>
     <row r="44" spans="1:7">
       <c r="A44" s="4" t="s">
-        <v>34</v>
+        <v>44</v>
       </c>
       <c r="B44" s="4" t="s">
-        <v>25</v>
+        <v>13</v>
       </c>
       <c r="C44" s="5" t="s">
         <v>19</v>
       </c>
       <c r="D44" s="4" t="s">
         <v>15</v>
       </c>
       <c r="E44" s="4" t="s">
         <v>15</v>
       </c>
       <c r="F44" s="5" t="s">
         <v>16</v>
       </c>
       <c r="G44" s="5"/>
     </row>
     <row r="46" spans="1:7">
       <c r="A46" s="2" t="s">
-        <v>35</v>
+        <v>45</v>
       </c>
       <c r="B46" s="2"/>
       <c r="C46" s="2"/>
       <c r="D46" s="2"/>
       <c r="E46" s="2"/>
       <c r="F46" s="2"/>
       <c r="G46" s="2"/>
     </row>
     <row r="47" spans="1:7">
       <c r="A47" s="3" t="s">
         <v>5</v>
       </c>
       <c r="B47" s="3" t="s">
         <v>6</v>
       </c>
       <c r="C47" s="3" t="s">
         <v>7</v>
       </c>
       <c r="D47" s="3" t="s">
         <v>8</v>
       </c>
       <c r="E47" s="3" t="s">
         <v>9</v>
       </c>
       <c r="F47" s="3" t="s">
         <v>10</v>
       </c>
       <c r="G47" s="3" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="48" spans="1:7">
       <c r="A48" s="4" t="s">
-        <v>36</v>
+        <v>46</v>
       </c>
       <c r="B48" s="4" t="s">
-        <v>25</v>
+        <v>13</v>
       </c>
       <c r="C48" s="5" t="s">
         <v>19</v>
       </c>
       <c r="D48" s="4" t="s">
         <v>15</v>
       </c>
       <c r="E48" s="4" t="s">
         <v>15</v>
       </c>
       <c r="F48" s="5" t="s">
         <v>14</v>
       </c>
       <c r="G48" s="5"/>
     </row>
     <row r="49" spans="1:7">
       <c r="A49" s="4" t="s">
-        <v>36</v>
+        <v>46</v>
       </c>
       <c r="B49" s="4" t="s">
-        <v>25</v>
+        <v>13</v>
       </c>
       <c r="C49" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D49" s="4" t="s">
         <v>15</v>
       </c>
       <c r="E49" s="4" t="s">
         <v>15</v>
       </c>
       <c r="F49" s="5" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="G49" s="5"/>
     </row>
     <row r="50" spans="1:7">
       <c r="A50" s="4" t="s">
-        <v>36</v>
+        <v>46</v>
       </c>
       <c r="B50" s="4" t="s">
-        <v>25</v>
+        <v>13</v>
       </c>
       <c r="C50" s="5" t="s">
         <v>20</v>
       </c>
       <c r="D50" s="4" t="s">
         <v>15</v>
       </c>
       <c r="E50" s="4" t="s">
         <v>15</v>
       </c>
       <c r="F50" s="5" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="G50" s="5"/>
     </row>
     <row r="52" spans="1:7">
       <c r="A52" s="2" t="s">
-        <v>37</v>
+        <v>47</v>
       </c>
       <c r="B52" s="2"/>
       <c r="C52" s="2"/>
       <c r="D52" s="2"/>
       <c r="E52" s="2"/>
       <c r="F52" s="2"/>
       <c r="G52" s="2"/>
     </row>
     <row r="53" spans="1:7">
       <c r="A53" s="3" t="s">
         <v>5</v>
       </c>
       <c r="B53" s="3" t="s">
         <v>6</v>
       </c>
       <c r="C53" s="3" t="s">
         <v>7</v>
       </c>
       <c r="D53" s="3" t="s">
         <v>8</v>
       </c>
       <c r="E53" s="3" t="s">
         <v>9</v>
       </c>
       <c r="F53" s="3" t="s">
         <v>10</v>
       </c>
       <c r="G53" s="3" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="54" spans="1:7">
       <c r="A54" s="4" t="s">
-        <v>38</v>
+        <v>48</v>
       </c>
       <c r="B54" s="4" t="s">
-        <v>25</v>
+        <v>13</v>
       </c>
       <c r="C54" s="5" t="s">
         <v>20</v>
       </c>
       <c r="D54" s="4" t="s">
         <v>15</v>
       </c>
       <c r="E54" s="4" t="s">
         <v>15</v>
       </c>
       <c r="F54" s="5" t="s">
         <v>14</v>
       </c>
       <c r="G54" s="5"/>
     </row>
     <row r="55" spans="1:7">
       <c r="A55" s="4" t="s">
-        <v>38</v>
+        <v>48</v>
       </c>
       <c r="B55" s="4" t="s">
-        <v>25</v>
+        <v>13</v>
       </c>
       <c r="C55" s="5" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="D55" s="4" t="s">
         <v>15</v>
       </c>
       <c r="E55" s="4" t="s">
         <v>15</v>
       </c>
       <c r="F55" s="5" t="s">
         <v>16</v>
       </c>
       <c r="G55" s="5"/>
     </row>
     <row r="56" spans="1:7">
       <c r="A56" s="4" t="s">
-        <v>38</v>
+        <v>48</v>
       </c>
       <c r="B56" s="4" t="s">
-        <v>25</v>
+        <v>13</v>
       </c>
       <c r="C56" s="5" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="D56" s="4" t="s">
         <v>15</v>
       </c>
       <c r="E56" s="4" t="s">
         <v>15</v>
       </c>
       <c r="F56" s="5" t="s">
         <v>19</v>
       </c>
       <c r="G56" s="5"/>
     </row>
     <row r="58" spans="1:7">
       <c r="A58" s="2" t="s">
-        <v>39</v>
+        <v>49</v>
       </c>
       <c r="B58" s="2"/>
       <c r="C58" s="2"/>
       <c r="D58" s="2"/>
       <c r="E58" s="2"/>
       <c r="F58" s="2"/>
       <c r="G58" s="2"/>
     </row>
     <row r="59" spans="1:7">
       <c r="A59" s="3" t="s">
         <v>5</v>
       </c>
       <c r="B59" s="3" t="s">
         <v>6</v>
       </c>
       <c r="C59" s="3" t="s">
         <v>7</v>
       </c>
       <c r="D59" s="3" t="s">
         <v>8</v>
       </c>
       <c r="E59" s="3" t="s">
         <v>9</v>
       </c>
       <c r="F59" s="3" t="s">
         <v>10</v>
       </c>
       <c r="G59" s="3" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="60" spans="1:7">
       <c r="A60" s="4" t="s">
-        <v>40</v>
+        <v>50</v>
       </c>
       <c r="B60" s="4" t="s">
-        <v>25</v>
+        <v>13</v>
       </c>
       <c r="C60" s="5" t="s">
         <v>14</v>
       </c>
       <c r="D60" s="4" t="s">
         <v>15</v>
       </c>
       <c r="E60" s="4" t="s">
         <v>15</v>
       </c>
       <c r="F60" s="5" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="G60" s="5"/>
     </row>
     <row r="61" spans="1:7">
       <c r="A61" s="4" t="s">
-        <v>40</v>
+        <v>50</v>
       </c>
       <c r="B61" s="4" t="s">
-        <v>25</v>
+        <v>13</v>
       </c>
       <c r="C61" s="5" t="s">
         <v>19</v>
       </c>
       <c r="D61" s="4" t="s">
         <v>15</v>
       </c>
       <c r="E61" s="4" t="s">
         <v>15</v>
       </c>
       <c r="F61" s="5" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="G61" s="5"/>
     </row>
     <row r="62" spans="1:7">
       <c r="A62" s="4" t="s">
-        <v>40</v>
+        <v>50</v>
       </c>
       <c r="B62" s="4" t="s">
-        <v>25</v>
+        <v>13</v>
       </c>
       <c r="C62" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D62" s="4" t="s">
         <v>15</v>
       </c>
       <c r="E62" s="4" t="s">
         <v>15</v>
       </c>
       <c r="F62" s="5" t="s">
         <v>20</v>
       </c>
       <c r="G62" s="5"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="B1:G1"/>
     <mergeCell ref="B2:G2"/>
     <mergeCell ref="A4:G4"/>
     <mergeCell ref="A10:G10"/>
     <mergeCell ref="A16:G16"/>
     <mergeCell ref="A22:G22"/>
     <mergeCell ref="A28:G28"/>