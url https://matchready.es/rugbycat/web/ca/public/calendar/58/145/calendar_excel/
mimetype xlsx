--- v0 (2026-10-05)
+++ v1 (2026-10-26)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Calendari" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="29">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="32">
   <si>
     <t>Subcategoria</t>
   </si>
   <si>
     <t>S18 Grup D</t>
   </si>
   <si>
     <t>Competició</t>
   </si>
   <si>
     <t>S18</t>
   </si>
   <si>
     <t>Jornada 1</t>
   </si>
   <si>
     <t>Data</t>
   </si>
   <si>
     <t>Hora</t>
   </si>
   <si>
     <t>Equip local</t>
   </si>
   <si>
@@ -80,69 +80,78 @@
   <si>
     <t>RCS-RCC B</t>
   </si>
   <si>
     <t>RUGBY LAIETANS</t>
   </si>
   <si>
     <t>Adde, Bastien</t>
   </si>
   <si>
     <t>10:30</t>
   </si>
   <si>
     <t>CRT-SEL/UR SUD</t>
   </si>
   <si>
     <t>BARÇA RUGBY</t>
   </si>
   <si>
     <t>Palau-Ribes Palou, Jordi</t>
   </si>
   <si>
     <t>Jornada 2</t>
   </si>
   <si>
+    <t>17/10/2026</t>
+  </si>
+  <si>
+    <t>12:00</t>
+  </si>
+  <si>
     <t>18/10/2026</t>
   </si>
   <si>
-    <t>00:00</t>
-[...8 lines deleted...]
-    <t>11:00</t>
+    <t>Samper Felix, Marta</t>
   </si>
   <si>
     <t>Jornada 3</t>
   </si>
   <si>
-    <t>25/10/2026</t>
+    <t>24/10/2026</t>
+  </si>
+  <si>
+    <t>14:00</t>
+  </si>
+  <si>
+    <t>Carc, Àrbitre</t>
+  </si>
+  <si>
+    <t>13:30</t>
+  </si>
+  <si>
+    <t>Crespo Abril, Pablo</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="4">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="14"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -666,157 +675,161 @@
         <v>7</v>
       </c>
       <c r="D10" s="3" t="s">
         <v>8</v>
       </c>
       <c r="E10" s="3" t="s">
         <v>9</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>10</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="11" spans="1:7">
       <c r="A11" s="4" t="s">
         <v>22</v>
       </c>
       <c r="B11" s="4" t="s">
         <v>23</v>
       </c>
       <c r="C11" s="5" t="s">
         <v>14</v>
       </c>
-      <c r="D11" s="4" t="s">
-[...3 lines deleted...]
-        <v>24</v>
+      <c r="D11" s="4"/>
+      <c r="E11" s="4">
+        <v>86</v>
       </c>
       <c r="F11" s="5" t="s">
         <v>19</v>
       </c>
-      <c r="G11" s="5"/>
+      <c r="G11" s="5" t="s">
+        <v>16</v>
+      </c>
     </row>
     <row r="12" spans="1:7">
       <c r="A12" s="4" t="s">
-        <v>25</v>
+        <v>24</v>
       </c>
       <c r="B12" s="4" t="s">
-        <v>26</v>
+        <v>23</v>
       </c>
       <c r="C12" s="5" t="s">
         <v>15</v>
       </c>
-      <c r="D12" s="4" t="s">
-[...3 lines deleted...]
-        <v>24</v>
+      <c r="D12" s="4">
+        <v>38</v>
+      </c>
+      <c r="E12" s="4">
+        <v>21</v>
       </c>
       <c r="F12" s="5" t="s">
         <v>18</v>
       </c>
-      <c r="G12" s="5"/>
+      <c r="G12" s="5" t="s">
+        <v>25</v>
+      </c>
     </row>
     <row r="14" spans="1:7">
       <c r="A14" s="2" t="s">
-        <v>27</v>
+        <v>26</v>
       </c>
       <c r="B14" s="2"/>
       <c r="C14" s="2"/>
       <c r="D14" s="2"/>
       <c r="E14" s="2"/>
       <c r="F14" s="2"/>
       <c r="G14" s="2"/>
     </row>
     <row r="15" spans="1:7">
       <c r="A15" s="3" t="s">
         <v>5</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>6</v>
       </c>
       <c r="C15" s="3" t="s">
         <v>7</v>
       </c>
       <c r="D15" s="3" t="s">
         <v>8</v>
       </c>
       <c r="E15" s="3" t="s">
         <v>9</v>
       </c>
       <c r="F15" s="3" t="s">
         <v>10</v>
       </c>
       <c r="G15" s="3" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="16" spans="1:7">
       <c r="A16" s="4" t="s">
+        <v>27</v>
+      </c>
+      <c r="B16" s="4" t="s">
         <v>28</v>
-      </c>
-[...1 lines deleted...]
-        <v>23</v>
       </c>
       <c r="C16" s="5" t="s">
         <v>18</v>
       </c>
-      <c r="D16" s="4" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="D16" s="4">
+        <v>21</v>
+      </c>
+      <c r="E16" s="4"/>
       <c r="F16" s="5" t="s">
         <v>14</v>
       </c>
-      <c r="G16" s="5"/>
+      <c r="G16" s="5" t="s">
+        <v>29</v>
+      </c>
     </row>
     <row r="17" spans="1:7">
       <c r="A17" s="4" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="B17" s="4" t="s">
-        <v>23</v>
+        <v>30</v>
       </c>
       <c r="C17" s="5" t="s">
         <v>19</v>
       </c>
-      <c r="D17" s="4" t="s">
-[...3 lines deleted...]
-        <v>24</v>
+      <c r="D17" s="4">
+        <v>34</v>
+      </c>
+      <c r="E17" s="4">
+        <v>8</v>
       </c>
       <c r="F17" s="5" t="s">
         <v>15</v>
       </c>
-      <c r="G17" s="5"/>
+      <c r="G17" s="5" t="s">
+        <v>31</v>
+      </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="B1:G1"/>
     <mergeCell ref="B2:G2"/>
     <mergeCell ref="A4:G4"/>
     <mergeCell ref="A9:G9"/>
     <mergeCell ref="A14:G14"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>