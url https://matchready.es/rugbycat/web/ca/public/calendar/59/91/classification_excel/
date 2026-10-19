--- v0 (2026-09-29)
+++ v1 (2026-10-19)
@@ -62,57 +62,57 @@
   <si>
     <t>PF</t>
   </si>
   <si>
     <t>PC</t>
   </si>
   <si>
     <t>DP</t>
   </si>
   <si>
     <t>AF</t>
   </si>
   <si>
     <t>AC</t>
   </si>
   <si>
     <t>BO</t>
   </si>
   <si>
     <t>BD</t>
   </si>
   <si>
     <t>PUNTS</t>
   </si>
   <si>
+    <t>GÒTICS RC</t>
+  </si>
+  <si>
+    <t>VPC ANDORRA</t>
+  </si>
+  <si>
     <t>RC SITGES</t>
-  </si>
-[...4 lines deleted...]
-    <t>VPC ANDORRA</t>
   </si>
   <si>
     <t>BUC/CORNELLÀ</t>
   </si>
   <si>
     <t>J: Jugats. G: Guanyats. E: Empatats. P: Perduts. PF: Punts a Favor. PC: Punts en Contra.</t>
   </si>
   <si>
     <t>DP: Diferència de Punts. AF: Assajos a Favor. AC: Assajos en Contra. BO: Bonus Ofensiu. BD: Bonus Defensiu.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="4">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -547,207 +547,207 @@
       </c>
       <c r="H5" s="3" t="s">
         <v>10</v>
       </c>
       <c r="I5" s="3" t="s">
         <v>11</v>
       </c>
       <c r="J5" s="3" t="s">
         <v>12</v>
       </c>
       <c r="K5" s="3" t="s">
         <v>13</v>
       </c>
       <c r="L5" s="3" t="s">
         <v>14</v>
       </c>
       <c r="M5" s="3" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="6" spans="1:13">
       <c r="A6" s="4" t="s">
         <v>16</v>
       </c>
       <c r="B6" s="5">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="C6" s="5">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="D6" s="5">
         <v>0</v>
       </c>
       <c r="E6" s="5">
         <v>0</v>
       </c>
       <c r="F6" s="5">
-        <v>0</v>
+        <v>42</v>
       </c>
       <c r="G6" s="5">
-        <v>0</v>
+        <v>24</v>
       </c>
       <c r="H6" s="5">
-        <v>0</v>
+        <v>18</v>
       </c>
       <c r="I6" s="5">
-        <v>0</v>
+        <v>6</v>
       </c>
       <c r="J6" s="5">
-        <v>0</v>
+        <v>4</v>
       </c>
       <c r="K6" s="5">
         <v>0</v>
       </c>
       <c r="L6" s="5">
         <v>0</v>
       </c>
       <c r="M6" s="5">
-        <v>0</v>
+        <v>8</v>
       </c>
     </row>
     <row r="7" spans="1:13">
       <c r="A7" s="4" t="s">
         <v>17</v>
       </c>
       <c r="B7" s="5">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="C7" s="5">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="D7" s="5">
         <v>0</v>
       </c>
       <c r="E7" s="5">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F7" s="5">
-        <v>0</v>
+        <v>53</v>
       </c>
       <c r="G7" s="5">
-        <v>0</v>
+        <v>33</v>
       </c>
       <c r="H7" s="5">
-        <v>0</v>
+        <v>20</v>
       </c>
       <c r="I7" s="5">
-        <v>0</v>
+        <v>9</v>
       </c>
       <c r="J7" s="5">
-        <v>0</v>
+        <v>4</v>
       </c>
       <c r="K7" s="5">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="L7" s="5">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="M7" s="5">
-        <v>0</v>
+        <v>6</v>
       </c>
     </row>
     <row r="8" spans="1:13">
       <c r="A8" s="4" t="s">
         <v>18</v>
       </c>
       <c r="B8" s="5">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="C8" s="5">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="D8" s="5">
         <v>0</v>
       </c>
       <c r="E8" s="5">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F8" s="5">
-        <v>0</v>
+        <v>26</v>
       </c>
       <c r="G8" s="5">
-        <v>0</v>
+        <v>35</v>
       </c>
       <c r="H8" s="5">
-        <v>0</v>
+        <v>-9</v>
       </c>
       <c r="I8" s="5">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="J8" s="5">
-        <v>0</v>
+        <v>5</v>
       </c>
       <c r="K8" s="5">
         <v>0</v>
       </c>
       <c r="L8" s="5">
         <v>0</v>
       </c>
       <c r="M8" s="5">
-        <v>0</v>
+        <v>4</v>
       </c>
     </row>
     <row r="9" spans="1:13">
       <c r="A9" s="4" t="s">
         <v>19</v>
       </c>
       <c r="B9" s="5">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="C9" s="5">
         <v>0</v>
       </c>
       <c r="D9" s="5">
         <v>0</v>
       </c>
       <c r="E9" s="5">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="F9" s="5">
-        <v>0</v>
+        <v>31</v>
       </c>
       <c r="G9" s="5">
-        <v>0</v>
+        <v>60</v>
       </c>
       <c r="H9" s="5">
-        <v>0</v>
+        <v>-29</v>
       </c>
       <c r="I9" s="5">
-        <v>0</v>
+        <v>5</v>
       </c>
       <c r="J9" s="5">
-        <v>0</v>
+        <v>10</v>
       </c>
       <c r="K9" s="5">
         <v>0</v>
       </c>
       <c r="L9" s="5">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="M9" s="5">
-        <v>0</v>
+        <v>1</v>
       </c>
     </row>
     <row r="11" spans="1:13">
       <c r="A11" s="6" t="s">
         <v>20</v>
       </c>
       <c r="B11" s="6"/>
       <c r="C11" s="6"/>
       <c r="D11" s="6"/>
       <c r="E11" s="6"/>
       <c r="F11" s="6"/>
       <c r="G11" s="6"/>
       <c r="H11" s="6"/>
       <c r="I11" s="6"/>
       <c r="J11" s="6"/>
       <c r="K11" s="6"/>
       <c r="L11" s="6"/>
       <c r="M11" s="6"/>
     </row>
     <row r="12" spans="1:13">
       <c r="A12" s="6" t="s">
         <v>21</v>
       </c>
       <c r="B12" s="6"/>
       <c r="C12" s="6"/>