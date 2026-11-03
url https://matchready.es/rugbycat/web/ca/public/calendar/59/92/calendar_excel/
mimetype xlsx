--- v0 (2026-10-14)
+++ v1 (2026-11-03)
@@ -77,60 +77,60 @@
   <si>
     <t>13:30</t>
   </si>
   <si>
     <t>CAT CENTRAL</t>
   </si>
   <si>
     <t>TROTAS</t>
   </si>
   <si>
     <t>Samper Felix, Marta</t>
   </si>
   <si>
     <t>Jornada 2</t>
   </si>
   <si>
     <t>17/10/2026</t>
   </si>
   <si>
     <t>12:00</t>
   </si>
   <si>
     <t>BARÇA RUGBY</t>
   </si>
   <si>
-    <t>-</t>
+    <t>Viudez Caparrós, Diego</t>
   </si>
   <si>
     <t>Jornada 3</t>
   </si>
   <si>
-    <t>25/10/2026</t>
-[...2 lines deleted...]
-    <t>00:00</t>
+    <t>24/10/2026</t>
+  </si>
+  <si>
+    <t>Loaiza Vendrell, Àngel</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="4">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="14"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -503,51 +503,51 @@
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:G14"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="19.423828" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="16.424561" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="17.567139" bestFit="true" customWidth="true" style="0"/>
-    <col min="7" max="7" width="23.422852" bestFit="true" customWidth="true" style="0"/>
+    <col min="7" max="7" width="26.993408" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>
       <c r="E1" s="1"/>
       <c r="F1" s="1"/>
       <c r="G1" s="1"/>
     </row>
     <row r="2" spans="1:7">
       <c r="A2" s="1" t="s">
         <v>2</v>
       </c>
       <c r="B2" s="1" t="s">
         <v>3</v>
       </c>
       <c r="C2" s="1"/>
       <c r="D2" s="1"/>
       <c r="E2" s="1"/>
@@ -633,115 +633,119 @@
         <v>7</v>
       </c>
       <c r="D9" s="3" t="s">
         <v>8</v>
       </c>
       <c r="E9" s="3" t="s">
         <v>9</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>10</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="10" spans="1:7">
       <c r="A10" s="4" t="s">
         <v>18</v>
       </c>
       <c r="B10" s="4" t="s">
         <v>19</v>
       </c>
       <c r="C10" s="5" t="s">
         <v>20</v>
       </c>
-      <c r="D10" s="4" t="s">
-[...3 lines deleted...]
-        <v>21</v>
+      <c r="D10" s="4">
+        <v>59</v>
+      </c>
+      <c r="E10" s="4">
+        <v>12</v>
       </c>
       <c r="F10" s="5" t="s">
         <v>14</v>
       </c>
-      <c r="G10" s="5"/>
+      <c r="G10" s="5" t="s">
+        <v>21</v>
+      </c>
     </row>
     <row r="12" spans="1:7">
       <c r="A12" s="2" t="s">
         <v>22</v>
       </c>
       <c r="B12" s="2"/>
       <c r="C12" s="2"/>
       <c r="D12" s="2"/>
       <c r="E12" s="2"/>
       <c r="F12" s="2"/>
       <c r="G12" s="2"/>
     </row>
     <row r="13" spans="1:7">
       <c r="A13" s="3" t="s">
         <v>5</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>6</v>
       </c>
       <c r="C13" s="3" t="s">
         <v>7</v>
       </c>
       <c r="D13" s="3" t="s">
         <v>8</v>
       </c>
       <c r="E13" s="3" t="s">
         <v>9</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>10</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="14" spans="1:7">
       <c r="A14" s="4" t="s">
         <v>23</v>
       </c>
       <c r="B14" s="4" t="s">
-        <v>24</v>
+        <v>19</v>
       </c>
       <c r="C14" s="5" t="s">
         <v>15</v>
       </c>
-      <c r="D14" s="4" t="s">
-[...3 lines deleted...]
-        <v>21</v>
+      <c r="D14" s="4">
+        <v>7</v>
+      </c>
+      <c r="E14" s="4">
+        <v>50</v>
       </c>
       <c r="F14" s="5" t="s">
         <v>20</v>
       </c>
-      <c r="G14" s="5"/>
+      <c r="G14" s="5" t="s">
+        <v>24</v>
+      </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="B1:G1"/>
     <mergeCell ref="B2:G2"/>
     <mergeCell ref="A4:G4"/>
     <mergeCell ref="A8:G8"/>
     <mergeCell ref="A12:G12"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>