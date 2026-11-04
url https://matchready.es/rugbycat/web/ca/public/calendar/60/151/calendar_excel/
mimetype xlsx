--- v0 (2026-10-15)
+++ v1 (2026-11-04)
@@ -77,60 +77,60 @@
   <si>
     <t>12:30</t>
   </si>
   <si>
     <t>SHARC/CRT/TROTAS</t>
   </si>
   <si>
     <t>VPC ANDORRA</t>
   </si>
   <si>
     <t>Carc, Àrbitre</t>
   </si>
   <si>
     <t>Jornada 2</t>
   </si>
   <si>
     <t>17/10/2026</t>
   </si>
   <si>
     <t>13:30</t>
   </si>
   <si>
     <t>UES A</t>
   </si>
   <si>
-    <t>-</t>
-[...1 lines deleted...]
-  <si>
     <t>Llorente Santos, Isaac</t>
   </si>
   <si>
     <t>Jornada 3</t>
   </si>
   <si>
     <t>24/10/2026</t>
+  </si>
+  <si>
+    <t>Gea Rubio, Joan</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="4">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="14"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -631,117 +631,119 @@
         <v>7</v>
       </c>
       <c r="D9" s="3" t="s">
         <v>8</v>
       </c>
       <c r="E9" s="3" t="s">
         <v>9</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>10</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="10" spans="1:7">
       <c r="A10" s="4" t="s">
         <v>18</v>
       </c>
       <c r="B10" s="4" t="s">
         <v>19</v>
       </c>
       <c r="C10" s="5" t="s">
         <v>20</v>
       </c>
-      <c r="D10" s="4" t="s">
-[...3 lines deleted...]
-        <v>21</v>
+      <c r="D10" s="4">
+        <v>38</v>
+      </c>
+      <c r="E10" s="4">
+        <v>19</v>
       </c>
       <c r="F10" s="5" t="s">
         <v>14</v>
       </c>
       <c r="G10" s="5" t="s">
-        <v>22</v>
+        <v>21</v>
       </c>
     </row>
     <row r="12" spans="1:7">
       <c r="A12" s="2" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="B12" s="2"/>
       <c r="C12" s="2"/>
       <c r="D12" s="2"/>
       <c r="E12" s="2"/>
       <c r="F12" s="2"/>
       <c r="G12" s="2"/>
     </row>
     <row r="13" spans="1:7">
       <c r="A13" s="3" t="s">
         <v>5</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>6</v>
       </c>
       <c r="C13" s="3" t="s">
         <v>7</v>
       </c>
       <c r="D13" s="3" t="s">
         <v>8</v>
       </c>
       <c r="E13" s="3" t="s">
         <v>9</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>10</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="14" spans="1:7">
       <c r="A14" s="4" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="B14" s="4" t="s">
         <v>13</v>
       </c>
       <c r="C14" s="5" t="s">
         <v>15</v>
       </c>
-      <c r="D14" s="4" t="s">
-[...3 lines deleted...]
-        <v>21</v>
+      <c r="D14" s="4">
+        <v>12</v>
+      </c>
+      <c r="E14" s="4">
+        <v>99</v>
       </c>
       <c r="F14" s="5" t="s">
         <v>20</v>
       </c>
-      <c r="G14" s="5"/>
+      <c r="G14" s="5" t="s">
+        <v>24</v>
+      </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="B1:G1"/>
     <mergeCell ref="B2:G2"/>
     <mergeCell ref="A4:G4"/>
     <mergeCell ref="A8:G8"/>
     <mergeCell ref="A12:G12"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>