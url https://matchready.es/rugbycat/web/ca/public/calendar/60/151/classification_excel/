--- v0 (2026-10-15)
+++ v1 (2026-11-04)
@@ -62,54 +62,54 @@
   <si>
     <t>PF</t>
   </si>
   <si>
     <t>PC</t>
   </si>
   <si>
     <t>DP</t>
   </si>
   <si>
     <t>AF</t>
   </si>
   <si>
     <t>AC</t>
   </si>
   <si>
     <t>BO</t>
   </si>
   <si>
     <t>BD</t>
   </si>
   <si>
     <t>PUNTS</t>
   </si>
   <si>
+    <t>UES A</t>
+  </si>
+  <si>
     <t>SHARC/CRT/TROTAS</t>
-  </si>
-[...1 lines deleted...]
-    <t>UES A</t>
   </si>
   <si>
     <t>VPC ANDORRA</t>
   </si>
   <si>
     <t>J: Jugats. G: Guanyats. E: Empatats. P: Perduts. PF: Punts a Favor. PC: Punts en Contra.</t>
   </si>
   <si>
     <t>DP: Diferència de Punts. AF: Assajos a Favor. AC: Assajos en Contra. BO: Bonus Ofensiu. BD: Bonus Defensiu.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="4">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -544,157 +544,157 @@
       </c>
       <c r="H5" s="3" t="s">
         <v>10</v>
       </c>
       <c r="I5" s="3" t="s">
         <v>11</v>
       </c>
       <c r="J5" s="3" t="s">
         <v>12</v>
       </c>
       <c r="K5" s="3" t="s">
         <v>13</v>
       </c>
       <c r="L5" s="3" t="s">
         <v>14</v>
       </c>
       <c r="M5" s="3" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="6" spans="1:13">
       <c r="A6" s="4" t="s">
         <v>16</v>
       </c>
       <c r="B6" s="5">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="C6" s="5">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="D6" s="5">
         <v>0</v>
       </c>
       <c r="E6" s="5">
         <v>0</v>
       </c>
       <c r="F6" s="5">
-        <v>21</v>
+        <v>137</v>
       </c>
       <c r="G6" s="5">
-        <v>0</v>
+        <v>31</v>
       </c>
       <c r="H6" s="5">
-        <v>21</v>
+        <v>106</v>
       </c>
       <c r="I6" s="5">
-        <v>3</v>
+        <v>23</v>
       </c>
       <c r="J6" s="5">
-        <v>0</v>
+        <v>5</v>
       </c>
       <c r="K6" s="5">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="L6" s="5">
         <v>0</v>
       </c>
       <c r="M6" s="5">
-        <v>5</v>
+        <v>10</v>
       </c>
     </row>
     <row r="7" spans="1:13">
       <c r="A7" s="4" t="s">
         <v>17</v>
       </c>
       <c r="B7" s="5">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="C7" s="5">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="D7" s="5">
         <v>0</v>
       </c>
       <c r="E7" s="5">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F7" s="5">
-        <v>0</v>
+        <v>40</v>
       </c>
       <c r="G7" s="5">
-        <v>0</v>
+        <v>38</v>
       </c>
       <c r="H7" s="5">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="I7" s="5">
-        <v>0</v>
+        <v>6</v>
       </c>
       <c r="J7" s="5">
-        <v>0</v>
+        <v>6</v>
       </c>
       <c r="K7" s="5">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="L7" s="5">
         <v>0</v>
       </c>
       <c r="M7" s="5">
-        <v>0</v>
+        <v>5</v>
       </c>
     </row>
     <row r="8" spans="1:13">
       <c r="A8" s="4" t="s">
         <v>18</v>
       </c>
       <c r="B8" s="5">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="C8" s="5">
         <v>0</v>
       </c>
       <c r="D8" s="5">
         <v>0</v>
       </c>
       <c r="E8" s="5">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="F8" s="5">
-        <v>0</v>
+        <v>12</v>
       </c>
       <c r="G8" s="5">
-        <v>21</v>
+        <v>120</v>
       </c>
       <c r="H8" s="5">
-        <v>-21</v>
+        <v>-108</v>
       </c>
       <c r="I8" s="5">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="J8" s="5">
-        <v>3</v>
+        <v>20</v>
       </c>
       <c r="K8" s="5">
         <v>0</v>
       </c>
       <c r="L8" s="5">
         <v>0</v>
       </c>
       <c r="M8" s="5">
         <v>-2</v>
       </c>
     </row>
     <row r="10" spans="1:13">
       <c r="A10" s="6" t="s">
         <v>19</v>
       </c>
       <c r="B10" s="6"/>
       <c r="C10" s="6"/>
       <c r="D10" s="6"/>
       <c r="E10" s="6"/>
       <c r="F10" s="6"/>
       <c r="G10" s="6"/>
       <c r="H10" s="6"/>
       <c r="I10" s="6"/>
       <c r="J10" s="6"/>
       <c r="K10" s="6"/>